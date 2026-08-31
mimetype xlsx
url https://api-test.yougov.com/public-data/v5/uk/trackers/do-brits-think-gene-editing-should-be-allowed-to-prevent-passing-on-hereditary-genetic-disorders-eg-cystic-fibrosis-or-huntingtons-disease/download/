--- v0 (2026-04-17)
+++ v1 (2026-08-31)
@@ -448,73 +448,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -546,333 +547,354 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.82</v>
+        <v>0.8100000000000001</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.8100000000000001</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="P3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="E4" s="1" t="n">
         <v>0.14</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1966</v>
       </c>
       <c r="C5" t="n">
         <v>1969</v>
       </c>
       <c r="D5" t="n">
         <v>2024</v>
       </c>
       <c r="E5" t="n">
         <v>2002</v>
       </c>
       <c r="F5" t="n">
         <v>2017</v>
       </c>
       <c r="G5" t="n">
         <v>2024</v>
       </c>
       <c r="H5" t="n">
         <v>2028</v>
       </c>
       <c r="I5" t="n">
         <v>2006</v>
       </c>
       <c r="J5" t="n">
         <v>2006</v>
       </c>
       <c r="K5" t="n">
         <v>2005</v>
       </c>
       <c r="L5" t="n">
         <v>2017</v>
       </c>
       <c r="M5" t="n">
         <v>2020</v>
       </c>
       <c r="N5" t="n">
         <v>2004</v>
       </c>
       <c r="O5" t="n">
         <v>2000</v>
       </c>
+      <c r="P5" t="n">
+        <v>2017</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>1966</v>
+        <v>1960</v>
       </c>
       <c r="C6" t="n">
-        <v>1969</v>
+        <v>1961</v>
       </c>
       <c r="D6" t="n">
-        <v>2024</v>
+        <v>2009</v>
       </c>
       <c r="E6" t="n">
-        <v>2002</v>
+        <v>1972</v>
       </c>
       <c r="F6" t="n">
+        <v>1981</v>
+      </c>
+      <c r="G6" t="n">
+        <v>2020</v>
+      </c>
+      <c r="H6" t="n">
+        <v>2023</v>
+      </c>
+      <c r="I6" t="n">
+        <v>1987</v>
+      </c>
+      <c r="J6" t="n">
+        <v>1992</v>
+      </c>
+      <c r="K6" t="n">
+        <v>2016</v>
+      </c>
+      <c r="L6" t="n">
+        <v>2040</v>
+      </c>
+      <c r="M6" t="n">
+        <v>2044</v>
+      </c>
+      <c r="N6" t="n">
+        <v>1999</v>
+      </c>
+      <c r="O6" t="n">
+        <v>1995</v>
+      </c>
+      <c r="P6" t="n">
         <v>2017</v>
-      </c>
-[...25 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -904,333 +926,354 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.82</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>324</v>
       </c>
       <c r="C5" t="n">
         <v>330</v>
       </c>
       <c r="D5" t="n">
         <v>337</v>
       </c>
       <c r="E5" t="n">
         <v>347</v>
       </c>
       <c r="F5" t="n">
         <v>349</v>
       </c>
       <c r="G5" t="n">
         <v>331</v>
       </c>
       <c r="H5" t="n">
         <v>328</v>
       </c>
       <c r="I5" t="n">
         <v>341</v>
       </c>
       <c r="J5" t="n">
         <v>336</v>
       </c>
       <c r="K5" t="n">
         <v>317</v>
       </c>
       <c r="L5" t="n">
         <v>319</v>
       </c>
       <c r="M5" t="n">
         <v>319</v>
       </c>
       <c r="N5" t="n">
         <v>338</v>
       </c>
       <c r="O5" t="n">
         <v>326</v>
       </c>
+      <c r="P5" t="n">
+        <v>334</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C6" t="n">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="D6" t="n">
         <v>333</v>
       </c>
       <c r="E6" t="n">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="F6" t="n">
+        <v>337</v>
+      </c>
+      <c r="G6" t="n">
+        <v>331</v>
+      </c>
+      <c r="H6" t="n">
+        <v>323</v>
+      </c>
+      <c r="I6" t="n">
+        <v>334</v>
+      </c>
+      <c r="J6" t="n">
+        <v>336</v>
+      </c>
+      <c r="K6" t="n">
+        <v>311</v>
+      </c>
+      <c r="L6" t="n">
+        <v>314</v>
+      </c>
+      <c r="M6" t="n">
+        <v>321</v>
+      </c>
+      <c r="N6" t="n">
+        <v>336</v>
+      </c>
+      <c r="O6" t="n">
+        <v>324</v>
+      </c>
+      <c r="P6" t="n">
         <v>333</v>
-      </c>
-[...25 lines deleted...]
-        <v>330</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1262,333 +1305,354 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.8</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>476</v>
       </c>
       <c r="C5" t="n">
         <v>477</v>
       </c>
       <c r="D5" t="n">
         <v>491</v>
       </c>
       <c r="E5" t="n">
         <v>505</v>
       </c>
       <c r="F5" t="n">
         <v>500</v>
       </c>
       <c r="G5" t="n">
         <v>493</v>
       </c>
       <c r="H5" t="n">
         <v>479</v>
       </c>
       <c r="I5" t="n">
         <v>494</v>
       </c>
       <c r="J5" t="n">
         <v>489</v>
       </c>
       <c r="K5" t="n">
         <v>506</v>
       </c>
       <c r="L5" t="n">
         <v>508</v>
       </c>
       <c r="M5" t="n">
         <v>493</v>
       </c>
       <c r="N5" t="n">
         <v>503</v>
       </c>
       <c r="O5" t="n">
         <v>475</v>
       </c>
+      <c r="P5" t="n">
+        <v>480</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="C6" t="n">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="D6" t="n">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="E6" t="n">
-        <v>478</v>
+        <v>488</v>
       </c>
       <c r="F6" t="n">
+        <v>491</v>
+      </c>
+      <c r="G6" t="n">
+        <v>485</v>
+      </c>
+      <c r="H6" t="n">
+        <v>469</v>
+      </c>
+      <c r="I6" t="n">
+        <v>481</v>
+      </c>
+      <c r="J6" t="n">
         <v>482</v>
       </c>
-      <c r="G6" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="K6" t="n">
-        <v>479</v>
+        <v>504</v>
       </c>
       <c r="L6" t="n">
+        <v>503</v>
+      </c>
+      <c r="M6" t="n">
+        <v>496</v>
+      </c>
+      <c r="N6" t="n">
+        <v>497</v>
+      </c>
+      <c r="O6" t="n">
+        <v>461</v>
+      </c>
+      <c r="P6" t="n">
         <v>482</v>
-      </c>
-[...7 lines deleted...]
-        <v>478</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1620,333 +1684,354 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.8</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.84</v>
+        <v>0.85</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.84</v>
+        <v>0.83</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>172</v>
       </c>
       <c r="C5" t="n">
         <v>164</v>
       </c>
       <c r="D5" t="n">
         <v>171</v>
       </c>
       <c r="E5" t="n">
         <v>150</v>
       </c>
       <c r="F5" t="n">
         <v>148</v>
       </c>
       <c r="G5" t="n">
         <v>182</v>
       </c>
       <c r="H5" t="n">
         <v>183</v>
       </c>
       <c r="I5" t="n">
         <v>129</v>
       </c>
       <c r="J5" t="n">
         <v>185</v>
       </c>
       <c r="K5" t="n">
         <v>138</v>
       </c>
       <c r="L5" t="n">
         <v>182</v>
       </c>
       <c r="M5" t="n">
         <v>172</v>
       </c>
       <c r="N5" t="n">
         <v>161</v>
       </c>
       <c r="O5" t="n">
         <v>167</v>
       </c>
+      <c r="P5" t="n">
+        <v>178</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>171</v>
       </c>
       <c r="C6" t="n">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="D6" t="n">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E6" t="n">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="F6" t="n">
+        <v>149</v>
+      </c>
+      <c r="G6" t="n">
+        <v>190</v>
+      </c>
+      <c r="H6" t="n">
+        <v>188</v>
+      </c>
+      <c r="I6" t="n">
+        <v>136</v>
+      </c>
+      <c r="J6" t="n">
+        <v>182</v>
+      </c>
+      <c r="K6" t="n">
+        <v>138</v>
+      </c>
+      <c r="L6" t="n">
+        <v>189</v>
+      </c>
+      <c r="M6" t="n">
         <v>175</v>
       </c>
-      <c r="G6" t="n">
-[...5 lines deleted...]
-      <c r="I6" t="n">
+      <c r="N6" t="n">
+        <v>161</v>
+      </c>
+      <c r="O6" t="n">
+        <v>166</v>
+      </c>
+      <c r="P6" t="n">
         <v>175</v>
-      </c>
-[...16 lines deleted...]
-        <v>174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1978,333 +2063,354 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.86</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>99</v>
       </c>
       <c r="C5" t="n">
         <v>101</v>
       </c>
       <c r="D5" t="n">
         <v>106</v>
       </c>
       <c r="E5" t="n">
         <v>105</v>
       </c>
       <c r="F5" t="n">
         <v>96</v>
       </c>
       <c r="G5" t="n">
         <v>104</v>
       </c>
       <c r="H5" t="n">
         <v>105</v>
       </c>
       <c r="I5" t="n">
         <v>105</v>
       </c>
       <c r="J5" t="n">
         <v>77</v>
       </c>
       <c r="K5" t="n">
         <v>96</v>
       </c>
       <c r="L5" t="n">
         <v>104</v>
       </c>
       <c r="M5" t="n">
         <v>104</v>
       </c>
       <c r="N5" t="n">
         <v>103</v>
       </c>
       <c r="O5" t="n">
         <v>102</v>
       </c>
+      <c r="P5" t="n">
+        <v>106</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C6" t="n">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D6" t="n">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E6" t="n">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="F6" t="n">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="G6" t="n">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="H6" t="n">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="I6" t="n">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="J6" t="n">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="K6" t="n">
         <v>98</v>
       </c>
       <c r="L6" t="n">
+        <v>103</v>
+      </c>
+      <c r="M6" t="n">
+        <v>101</v>
+      </c>
+      <c r="N6" t="n">
+        <v>101</v>
+      </c>
+      <c r="O6" t="n">
+        <v>105</v>
+      </c>
+      <c r="P6" t="n">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2336,333 +2442,354 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.8</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.84</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1149</v>
       </c>
       <c r="C5" t="n">
         <v>1160</v>
       </c>
       <c r="D5" t="n">
         <v>1228</v>
       </c>
       <c r="E5" t="n">
         <v>1224</v>
       </c>
       <c r="F5" t="n">
         <v>1237</v>
       </c>
       <c r="G5" t="n">
         <v>1212</v>
       </c>
       <c r="H5" t="n">
         <v>1220</v>
       </c>
       <c r="I5" t="n">
         <v>1211</v>
       </c>
       <c r="J5" t="n">
         <v>1215</v>
       </c>
       <c r="K5" t="n">
         <v>1241</v>
       </c>
       <c r="L5" t="n">
         <v>1224</v>
       </c>
       <c r="M5" t="n">
         <v>1164</v>
       </c>
       <c r="N5" t="n">
         <v>1201</v>
       </c>
       <c r="O5" t="n">
         <v>1189</v>
       </c>
+      <c r="P5" t="n">
+        <v>1214</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>1121</v>
+        <v>1075</v>
       </c>
       <c r="C6" t="n">
-        <v>1122</v>
+        <v>1093</v>
       </c>
       <c r="D6" t="n">
+        <v>1157</v>
+      </c>
+      <c r="E6" t="n">
+        <v>1150</v>
+      </c>
+      <c r="F6" t="n">
         <v>1154</v>
       </c>
-      <c r="E6" t="n">
-[...2 lines deleted...]
-      <c r="F6" t="n">
+      <c r="G6" t="n">
+        <v>1130</v>
+      </c>
+      <c r="H6" t="n">
+        <v>1149</v>
+      </c>
+      <c r="I6" t="n">
+        <v>1144</v>
+      </c>
+      <c r="J6" t="n">
+        <v>1148</v>
+      </c>
+      <c r="K6" t="n">
+        <v>1172</v>
+      </c>
+      <c r="L6" t="n">
+        <v>1186</v>
+      </c>
+      <c r="M6" t="n">
+        <v>1111</v>
+      </c>
+      <c r="N6" t="n">
+        <v>1135</v>
+      </c>
+      <c r="O6" t="n">
+        <v>1118</v>
+      </c>
+      <c r="P6" t="n">
         <v>1150</v>
-      </c>
-[...25 lines deleted...]
-        <v>1140</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2694,333 +2821,354 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.8</v>
+        <v>0.79</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.78</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>817</v>
       </c>
       <c r="C5" t="n">
         <v>809</v>
       </c>
       <c r="D5" t="n">
         <v>796</v>
       </c>
       <c r="E5" t="n">
         <v>778</v>
       </c>
       <c r="F5" t="n">
         <v>780</v>
       </c>
       <c r="G5" t="n">
         <v>812</v>
       </c>
       <c r="H5" t="n">
         <v>808</v>
       </c>
       <c r="I5" t="n">
         <v>795</v>
       </c>
       <c r="J5" t="n">
         <v>791</v>
       </c>
       <c r="K5" t="n">
         <v>764</v>
       </c>
       <c r="L5" t="n">
         <v>793</v>
       </c>
       <c r="M5" t="n">
         <v>856</v>
       </c>
       <c r="N5" t="n">
         <v>803</v>
       </c>
       <c r="O5" t="n">
         <v>811</v>
       </c>
+      <c r="P5" t="n">
+        <v>803</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>845</v>
+        <v>885</v>
       </c>
       <c r="C6" t="n">
-        <v>847</v>
+        <v>868</v>
       </c>
       <c r="D6" t="n">
-        <v>870</v>
+        <v>852</v>
       </c>
       <c r="E6" t="n">
-        <v>861</v>
+        <v>823</v>
       </c>
       <c r="F6" t="n">
+        <v>826</v>
+      </c>
+      <c r="G6" t="n">
+        <v>890</v>
+      </c>
+      <c r="H6" t="n">
+        <v>873</v>
+      </c>
+      <c r="I6" t="n">
+        <v>842</v>
+      </c>
+      <c r="J6" t="n">
+        <v>844</v>
+      </c>
+      <c r="K6" t="n">
+        <v>844</v>
+      </c>
+      <c r="L6" t="n">
+        <v>853</v>
+      </c>
+      <c r="M6" t="n">
+        <v>933</v>
+      </c>
+      <c r="N6" t="n">
+        <v>864</v>
+      </c>
+      <c r="O6" t="n">
+        <v>877</v>
+      </c>
+      <c r="P6" t="n">
         <v>867</v>
-      </c>
-[...25 lines deleted...]
-        <v>860</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3052,333 +3200,354 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="D2" s="1" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="F2" s="1" t="n">
         <v>0.75</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.72</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="E4" s="1" t="n">
         <v>0.14</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>130</v>
       </c>
       <c r="C5" t="n">
         <v>174</v>
       </c>
       <c r="D5" t="n">
         <v>185</v>
       </c>
       <c r="E5" t="n">
         <v>168</v>
       </c>
       <c r="F5" t="n">
         <v>158</v>
       </c>
       <c r="G5" t="n">
         <v>184</v>
       </c>
       <c r="H5" t="n">
         <v>189</v>
       </c>
       <c r="I5" t="n">
         <v>177</v>
       </c>
       <c r="J5" t="n">
         <v>187</v>
       </c>
       <c r="K5" t="n">
         <v>205</v>
       </c>
       <c r="L5" t="n">
         <v>237</v>
       </c>
       <c r="M5" t="n">
         <v>205</v>
       </c>
       <c r="N5" t="n">
         <v>173</v>
       </c>
       <c r="O5" t="n">
         <v>168</v>
       </c>
+      <c r="P5" t="n">
+        <v>238</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>218</v>
+        <v>161</v>
       </c>
       <c r="C6" t="n">
+        <v>208</v>
+      </c>
+      <c r="D6" t="n">
+        <v>215</v>
+      </c>
+      <c r="E6" t="n">
+        <v>192</v>
+      </c>
+      <c r="F6" t="n">
+        <v>175</v>
+      </c>
+      <c r="G6" t="n">
         <v>219</v>
       </c>
-      <c r="D6" t="n">
+      <c r="H6" t="n">
+        <v>226</v>
+      </c>
+      <c r="I6" t="n">
+        <v>205</v>
+      </c>
+      <c r="J6" t="n">
         <v>225</v>
       </c>
-      <c r="E6" t="n">
-[...2 lines deleted...]
-      <c r="F6" t="n">
+      <c r="K6" t="n">
+        <v>266</v>
+      </c>
+      <c r="L6" t="n">
+        <v>301</v>
+      </c>
+      <c r="M6" t="n">
+        <v>269</v>
+      </c>
+      <c r="N6" t="n">
+        <v>210</v>
+      </c>
+      <c r="O6" t="n">
+        <v>206</v>
+      </c>
+      <c r="P6" t="n">
         <v>224</v>
-      </c>
-[...25 lines deleted...]
-        <v>222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3410,51 +3579,56 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -3462,281 +3636,297 @@
       </c>
       <c r="H2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>850</v>
       </c>
       <c r="C5" t="n">
         <v>815</v>
       </c>
       <c r="D5" t="n">
         <v>847</v>
       </c>
       <c r="E5" t="n">
         <v>828</v>
       </c>
       <c r="F5" t="n">
         <v>854</v>
       </c>
       <c r="G5" t="n">
         <v>840</v>
       </c>
       <c r="H5" t="n">
         <v>846</v>
       </c>
       <c r="I5" t="n">
         <v>827</v>
       </c>
       <c r="J5" t="n">
         <v>830</v>
       </c>
       <c r="K5" t="n">
         <v>821</v>
       </c>
       <c r="L5" t="n">
         <v>796</v>
       </c>
       <c r="M5" t="n">
         <v>832</v>
       </c>
       <c r="N5" t="n">
         <v>838</v>
       </c>
       <c r="O5" t="n">
         <v>840</v>
       </c>
+      <c r="P5" t="n">
+        <v>774</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>824</v>
+        <v>862</v>
       </c>
       <c r="C6" t="n">
+        <v>817</v>
+      </c>
+      <c r="D6" t="n">
+        <v>850</v>
+      </c>
+      <c r="E6" t="n">
+        <v>829</v>
+      </c>
+      <c r="F6" t="n">
+        <v>852</v>
+      </c>
+      <c r="G6" t="n">
+        <v>854</v>
+      </c>
+      <c r="H6" t="n">
+        <v>848</v>
+      </c>
+      <c r="I6" t="n">
+        <v>822</v>
+      </c>
+      <c r="J6" t="n">
         <v>825</v>
       </c>
-      <c r="D6" t="n">
-[...5 lines deleted...]
-      <c r="F6" t="n">
+      <c r="K6" t="n">
+        <v>828</v>
+      </c>
+      <c r="L6" t="n">
+        <v>798</v>
+      </c>
+      <c r="M6" t="n">
+        <v>832</v>
+      </c>
+      <c r="N6" t="n">
+        <v>844</v>
+      </c>
+      <c r="O6" t="n">
+        <v>842</v>
+      </c>
+      <c r="P6" t="n">
         <v>845</v>
-      </c>
-[...25 lines deleted...]
-        <v>838</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3768,333 +3958,354 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.8</v>
+        <v>0.8100000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>454</v>
       </c>
       <c r="C5" t="n">
         <v>477</v>
       </c>
       <c r="D5" t="n">
         <v>460</v>
       </c>
       <c r="E5" t="n">
         <v>468</v>
       </c>
       <c r="F5" t="n">
         <v>448</v>
       </c>
       <c r="G5" t="n">
         <v>452</v>
       </c>
       <c r="H5" t="n">
         <v>462</v>
       </c>
       <c r="I5" t="n">
         <v>477</v>
       </c>
       <c r="J5" t="n">
         <v>469</v>
       </c>
       <c r="K5" t="n">
         <v>453</v>
       </c>
       <c r="L5" t="n">
         <v>471</v>
       </c>
       <c r="M5" t="n">
         <v>449</v>
       </c>
       <c r="N5" t="n">
         <v>459</v>
       </c>
       <c r="O5" t="n">
         <v>467</v>
       </c>
+      <c r="P5" t="n">
+        <v>459</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>470</v>
       </c>
       <c r="C6" t="n">
-        <v>471</v>
+        <v>493</v>
       </c>
       <c r="D6" t="n">
+        <v>477</v>
+      </c>
+      <c r="E6" t="n">
+        <v>483</v>
+      </c>
+      <c r="F6" t="n">
+        <v>467</v>
+      </c>
+      <c r="G6" t="n">
+        <v>465</v>
+      </c>
+      <c r="H6" t="n">
+        <v>478</v>
+      </c>
+      <c r="I6" t="n">
+        <v>492</v>
+      </c>
+      <c r="J6" t="n">
+        <v>485</v>
+      </c>
+      <c r="K6" t="n">
+        <v>462</v>
+      </c>
+      <c r="L6" t="n">
+        <v>488</v>
+      </c>
+      <c r="M6" t="n">
+        <v>467</v>
+      </c>
+      <c r="N6" t="n">
+        <v>474</v>
+      </c>
+      <c r="O6" t="n">
         <v>484</v>
       </c>
-      <c r="E6" t="n">
-[...2 lines deleted...]
-      <c r="F6" t="n">
+      <c r="P6" t="n">
         <v>482</v>
-      </c>
-[...25 lines deleted...]
-        <v>478</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4126,333 +4337,354 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.87</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.84</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>532</v>
       </c>
       <c r="C5" t="n">
         <v>503</v>
       </c>
       <c r="D5" t="n">
         <v>532</v>
       </c>
       <c r="E5" t="n">
         <v>538</v>
       </c>
       <c r="F5" t="n">
         <v>557</v>
       </c>
       <c r="G5" t="n">
         <v>548</v>
       </c>
       <c r="H5" t="n">
         <v>531</v>
       </c>
       <c r="I5" t="n">
         <v>525</v>
       </c>
       <c r="J5" t="n">
         <v>520</v>
       </c>
       <c r="K5" t="n">
         <v>526</v>
       </c>
       <c r="L5" t="n">
         <v>513</v>
       </c>
       <c r="M5" t="n">
         <v>534</v>
       </c>
       <c r="N5" t="n">
         <v>534</v>
       </c>
       <c r="O5" t="n">
         <v>525</v>
       </c>
+      <c r="P5" t="n">
+        <v>546</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>454</v>
+        <v>466</v>
       </c>
       <c r="C6" t="n">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="D6" t="n">
         <v>467</v>
       </c>
       <c r="E6" t="n">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="F6" t="n">
+        <v>487</v>
+      </c>
+      <c r="G6" t="n">
+        <v>482</v>
+      </c>
+      <c r="H6" t="n">
+        <v>470</v>
+      </c>
+      <c r="I6" t="n">
+        <v>468</v>
+      </c>
+      <c r="J6" t="n">
+        <v>457</v>
+      </c>
+      <c r="K6" t="n">
+        <v>460</v>
+      </c>
+      <c r="L6" t="n">
+        <v>453</v>
+      </c>
+      <c r="M6" t="n">
+        <v>477</v>
+      </c>
+      <c r="N6" t="n">
+        <v>471</v>
+      </c>
+      <c r="O6" t="n">
+        <v>463</v>
+      </c>
+      <c r="P6" t="n">
         <v>466</v>
-      </c>
-[...25 lines deleted...]
-        <v>462</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4484,333 +4716,354 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.8</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>921</v>
       </c>
       <c r="C5" t="n">
         <v>901</v>
       </c>
       <c r="D5" t="n">
         <v>929</v>
       </c>
       <c r="E5" t="n">
         <v>900</v>
       </c>
       <c r="F5" t="n">
         <v>927</v>
       </c>
       <c r="G5" t="n">
         <v>934</v>
       </c>
       <c r="H5" t="n">
         <v>932</v>
       </c>
       <c r="I5" t="n">
         <v>930</v>
       </c>
       <c r="J5" t="n">
         <v>929</v>
       </c>
       <c r="K5" t="n">
         <v>960</v>
       </c>
       <c r="L5" t="n">
         <v>965</v>
       </c>
       <c r="M5" t="n">
         <v>971</v>
       </c>
       <c r="N5" t="n">
         <v>949</v>
       </c>
       <c r="O5" t="n">
         <v>946</v>
       </c>
+      <c r="P5" t="n">
+        <v>979</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>954</v>
+        <v>938</v>
       </c>
       <c r="C6" t="n">
-        <v>955</v>
+        <v>918</v>
       </c>
       <c r="D6" t="n">
-        <v>982</v>
+        <v>939</v>
       </c>
       <c r="E6" t="n">
-        <v>971</v>
+        <v>907</v>
       </c>
       <c r="F6" t="n">
+        <v>926</v>
+      </c>
+      <c r="G6" t="n">
+        <v>956</v>
+      </c>
+      <c r="H6" t="n">
+        <v>957</v>
+      </c>
+      <c r="I6" t="n">
+        <v>942</v>
+      </c>
+      <c r="J6" t="n">
+        <v>953</v>
+      </c>
+      <c r="K6" t="n">
+        <v>1010</v>
+      </c>
+      <c r="L6" t="n">
+        <v>1011</v>
+      </c>
+      <c r="M6" t="n">
+        <v>1024</v>
+      </c>
+      <c r="N6" t="n">
+        <v>980</v>
+      </c>
+      <c r="O6" t="n">
+        <v>975</v>
+      </c>
+      <c r="P6" t="n">
         <v>978</v>
-      </c>
-[...25 lines deleted...]
-        <v>970</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4842,333 +5095,354 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.82</v>
+        <v>0.8100000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.8</v>
+        <v>0.8100000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1045</v>
       </c>
       <c r="C5" t="n">
         <v>1068</v>
       </c>
       <c r="D5" t="n">
         <v>1095</v>
       </c>
       <c r="E5" t="n">
         <v>1102</v>
       </c>
       <c r="F5" t="n">
         <v>1090</v>
       </c>
       <c r="G5" t="n">
         <v>1090</v>
       </c>
       <c r="H5" t="n">
         <v>1096</v>
       </c>
       <c r="I5" t="n">
         <v>1076</v>
       </c>
       <c r="J5" t="n">
         <v>1077</v>
       </c>
       <c r="K5" t="n">
         <v>1045</v>
       </c>
       <c r="L5" t="n">
         <v>1052</v>
       </c>
       <c r="M5" t="n">
         <v>1049</v>
       </c>
       <c r="N5" t="n">
         <v>1055</v>
       </c>
       <c r="O5" t="n">
         <v>1054</v>
       </c>
+      <c r="P5" t="n">
+        <v>1038</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>1012</v>
+        <v>1022</v>
       </c>
       <c r="C6" t="n">
-        <v>1014</v>
+        <v>1043</v>
       </c>
       <c r="D6" t="n">
-        <v>1042</v>
+        <v>1070</v>
       </c>
       <c r="E6" t="n">
-        <v>1031</v>
+        <v>1066</v>
       </c>
       <c r="F6" t="n">
+        <v>1055</v>
+      </c>
+      <c r="G6" t="n">
+        <v>1064</v>
+      </c>
+      <c r="H6" t="n">
+        <v>1066</v>
+      </c>
+      <c r="I6" t="n">
+        <v>1045</v>
+      </c>
+      <c r="J6" t="n">
         <v>1039</v>
       </c>
-      <c r="G6" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="K6" t="n">
-        <v>1033</v>
+        <v>1006</v>
       </c>
       <c r="L6" t="n">
+        <v>1029</v>
+      </c>
+      <c r="M6" t="n">
+        <v>1020</v>
+      </c>
+      <c r="N6" t="n">
+        <v>1019</v>
+      </c>
+      <c r="O6" t="n">
+        <v>1021</v>
+      </c>
+      <c r="P6" t="n">
         <v>1039</v>
-      </c>
-[...7 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5200,333 +5474,354 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.6899999999999999</v>
+        <v>0.7</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.82</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>251</v>
       </c>
       <c r="C5" t="n">
         <v>241</v>
       </c>
       <c r="D5" t="n">
         <v>237</v>
       </c>
       <c r="E5" t="n">
         <v>207</v>
       </c>
       <c r="F5" t="n">
         <v>244</v>
       </c>
       <c r="G5" t="n">
         <v>254</v>
       </c>
       <c r="H5" t="n">
         <v>255</v>
       </c>
       <c r="I5" t="n">
         <v>253</v>
       </c>
       <c r="J5" t="n">
         <v>237</v>
       </c>
       <c r="K5" t="n">
         <v>275</v>
       </c>
       <c r="L5" t="n">
         <v>261</v>
       </c>
       <c r="M5" t="n">
         <v>281</v>
       </c>
       <c r="N5" t="n">
         <v>249</v>
       </c>
       <c r="O5" t="n">
         <v>251</v>
       </c>
+      <c r="P5" t="n">
+        <v>270</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>265</v>
       </c>
       <c r="C6" t="n">
+        <v>271</v>
+      </c>
+      <c r="D6" t="n">
+        <v>247</v>
+      </c>
+      <c r="E6" t="n">
+        <v>212</v>
+      </c>
+      <c r="F6" t="n">
+        <v>249</v>
+      </c>
+      <c r="G6" t="n">
+        <v>268</v>
+      </c>
+      <c r="H6" t="n">
         <v>266</v>
       </c>
-      <c r="D6" t="n">
-[...5 lines deleted...]
-      <c r="F6" t="n">
+      <c r="I6" t="n">
+        <v>268</v>
+      </c>
+      <c r="J6" t="n">
+        <v>245</v>
+      </c>
+      <c r="K6" t="n">
+        <v>308</v>
+      </c>
+      <c r="L6" t="n">
+        <v>292</v>
+      </c>
+      <c r="M6" t="n">
+        <v>308</v>
+      </c>
+      <c r="N6" t="n">
+        <v>268</v>
+      </c>
+      <c r="O6" t="n">
+        <v>264</v>
+      </c>
+      <c r="P6" t="n">
         <v>272</v>
-      </c>
-[...25 lines deleted...]
-        <v>270</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If the technology was available, do you think gene editing should or shouldnot be allowed in order to...Prevent people from passing on hereditary genetic disorders, such as cystic fibrosis or Huntington's disease</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5558,293 +5853,313 @@
           <t>2023-08-16</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should be allowed</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.82</v>
+        <v>0.8100000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should not be allowed</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>644</v>
       </c>
       <c r="C5" t="n">
         <v>656</v>
       </c>
       <c r="D5" t="n">
         <v>682</v>
       </c>
       <c r="E5" t="n">
         <v>688</v>
       </c>
       <c r="F5" t="n">
         <v>680</v>
       </c>
       <c r="G5" t="n">
         <v>660</v>
       </c>
       <c r="H5" t="n">
         <v>678</v>
       </c>
       <c r="I5" t="n">
         <v>684</v>
       </c>
       <c r="J5" t="n">
         <v>682</v>
       </c>
       <c r="K5" t="n">
         <v>673</v>
       </c>
       <c r="L5" t="n">
         <v>643</v>
       </c>
       <c r="M5" t="n">
         <v>651</v>
       </c>
       <c r="N5" t="n">
         <v>650</v>
       </c>
       <c r="O5" t="n">
         <v>679</v>
       </c>
+      <c r="P5" t="n">
+        <v>649</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
+        <v>632</v>
+      </c>
+      <c r="C6" t="n">
+        <v>631</v>
+      </c>
+      <c r="D6" t="n">
+        <v>667</v>
+      </c>
+      <c r="E6" t="n">
+        <v>670</v>
+      </c>
+      <c r="F6" t="n">
+        <v>660</v>
+      </c>
+      <c r="G6" t="n">
+        <v>651</v>
+      </c>
+      <c r="H6" t="n">
+        <v>672</v>
+      </c>
+      <c r="I6" t="n">
+        <v>665</v>
+      </c>
+      <c r="J6" t="n">
+        <v>668</v>
+      </c>
+      <c r="K6" t="n">
+        <v>658</v>
+      </c>
+      <c r="L6" t="n">
         <v>639</v>
       </c>
-      <c r="C6" t="n">
-[...8 lines deleted...]
-      <c r="F6" t="n">
+      <c r="M6" t="n">
+        <v>644</v>
+      </c>
+      <c r="N6" t="n">
+        <v>638</v>
+      </c>
+      <c r="O6" t="n">
+        <v>675</v>
+      </c>
+      <c r="P6" t="n">
         <v>656</v>
-      </c>
-[...25 lines deleted...]
-        <v>650</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>