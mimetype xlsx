--- v1 (2026-06-25)
+++ v2 (2026-10-05)
@@ -448,88 +448,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -636,427 +637,444 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="R2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="T2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="V2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="W2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="X2" s="1" t="n">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.62</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.6</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="I3" s="1" t="n">
         <v>0.23</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.22</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Y3" s="1" t="n">
         <v>0.28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AC3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.26</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AE4" s="1" t="n">
         <v>0.08</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AE5" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>2007</v>
       </c>
       <c r="C6" t="n">
         <v>2024</v>
       </c>
       <c r="D6" t="n">
         <v>1974</v>
       </c>
       <c r="E6" t="n">
         <v>2042</v>
       </c>
       <c r="F6" t="n">
         <v>2022</v>
       </c>
       <c r="G6" t="n">
@@ -1109,194 +1127,201 @@
       </c>
       <c r="W6" t="n">
         <v>2005</v>
       </c>
       <c r="X6" t="n">
         <v>2006</v>
       </c>
       <c r="Y6" t="n">
         <v>2006</v>
       </c>
       <c r="Z6" t="n">
         <v>2007</v>
       </c>
       <c r="AA6" t="n">
         <v>2000</v>
       </c>
       <c r="AB6" t="n">
         <v>2007</v>
       </c>
       <c r="AC6" t="n">
         <v>2006</v>
       </c>
       <c r="AD6" t="n">
         <v>2014</v>
       </c>
+      <c r="AE6" t="n">
+        <v>2013</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>2007</v>
+        <v>2028</v>
       </c>
       <c r="C7" t="n">
-        <v>2024</v>
+        <v>2039</v>
       </c>
       <c r="D7" t="n">
-        <v>1974</v>
+        <v>1956</v>
       </c>
       <c r="E7" t="n">
-        <v>2042</v>
+        <v>2074</v>
       </c>
       <c r="F7" t="n">
+        <v>2025</v>
+      </c>
+      <c r="G7" t="n">
+        <v>1977</v>
+      </c>
+      <c r="H7" t="n">
+        <v>1990</v>
+      </c>
+      <c r="I7" t="n">
+        <v>1988</v>
+      </c>
+      <c r="J7" t="n">
+        <v>2006</v>
+      </c>
+      <c r="K7" t="n">
+        <v>2000</v>
+      </c>
+      <c r="L7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="M7" t="n">
+        <v>2002</v>
+      </c>
+      <c r="N7" t="n">
         <v>2022</v>
       </c>
-      <c r="G7" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="O7" t="n">
-        <v>2017</v>
+        <v>1983</v>
       </c>
       <c r="P7" t="n">
         <v>2011</v>
       </c>
       <c r="Q7" t="n">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="R7" t="n">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="S7" t="n">
+        <v>1991</v>
+      </c>
+      <c r="T7" t="n">
+        <v>2029</v>
+      </c>
+      <c r="U7" t="n">
+        <v>2017</v>
+      </c>
+      <c r="V7" t="n">
+        <v>2034</v>
+      </c>
+      <c r="W7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="X7" t="n">
+        <v>2031</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>2014</v>
+      </c>
+      <c r="Z7" t="n">
+        <v>1999</v>
+      </c>
+      <c r="AA7" t="n">
+        <v>1992</v>
+      </c>
+      <c r="AB7" t="n">
+        <v>2013</v>
+      </c>
+      <c r="AC7" t="n">
         <v>2003</v>
       </c>
-      <c r="T7" t="n">
-[...28 lines deleted...]
-      </c>
       <c r="AD7" t="n">
-        <v>2014</v>
+        <v>2042</v>
+      </c>
+      <c r="AE7" t="n">
+        <v>2013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1403,240 +1428,251 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.55</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="T2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="V2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AB2" s="1" t="n">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.64</v>
+        <v>0.63</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="P3" s="1" t="n">
         <v>0.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.24</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Z3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.27</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -1644,187 +1680,193 @@
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.07000000000000001</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.09</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>341</v>
       </c>
       <c r="C6" t="n">
         <v>332</v>
       </c>
       <c r="D6" t="n">
         <v>323</v>
       </c>
       <c r="E6" t="n">
         <v>338</v>
       </c>
       <c r="F6" t="n">
         <v>335</v>
       </c>
       <c r="G6" t="n">
         <v>331</v>
@@ -1876,194 +1918,201 @@
       </c>
       <c r="W6" t="n">
         <v>328</v>
       </c>
       <c r="X6" t="n">
         <v>326</v>
       </c>
       <c r="Y6" t="n">
         <v>341</v>
       </c>
       <c r="Z6" t="n">
         <v>330</v>
       </c>
       <c r="AA6" t="n">
         <v>339</v>
       </c>
       <c r="AB6" t="n">
         <v>349</v>
       </c>
       <c r="AC6" t="n">
         <v>338</v>
       </c>
       <c r="AD6" t="n">
         <v>332</v>
       </c>
+      <c r="AE6" t="n">
+        <v>340</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="C7" t="n">
+        <v>337</v>
+      </c>
+      <c r="D7" t="n">
+        <v>324</v>
+      </c>
+      <c r="E7" t="n">
+        <v>342</v>
+      </c>
+      <c r="F7" t="n">
+        <v>326</v>
+      </c>
+      <c r="G7" t="n">
+        <v>328</v>
+      </c>
+      <c r="H7" t="n">
+        <v>329</v>
+      </c>
+      <c r="I7" t="n">
+        <v>325</v>
+      </c>
+      <c r="J7" t="n">
+        <v>339</v>
+      </c>
+      <c r="K7" t="n">
+        <v>325</v>
+      </c>
+      <c r="L7" t="n">
+        <v>329</v>
+      </c>
+      <c r="M7" t="n">
         <v>334</v>
       </c>
-      <c r="D7" t="n">
-[...28 lines deleted...]
-      </c>
       <c r="N7" t="n">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="O7" t="n">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="P7" t="n">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="Q7" t="n">
-        <v>332</v>
+        <v>319</v>
       </c>
       <c r="R7" t="n">
         <v>331</v>
       </c>
       <c r="S7" t="n">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="T7" t="n">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="U7" t="n">
+        <v>302</v>
+      </c>
+      <c r="V7" t="n">
+        <v>347</v>
+      </c>
+      <c r="W7" t="n">
+        <v>328</v>
+      </c>
+      <c r="X7" t="n">
+        <v>325</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>337</v>
+      </c>
+      <c r="Z7" t="n">
+        <v>327</v>
+      </c>
+      <c r="AA7" t="n">
+        <v>339</v>
+      </c>
+      <c r="AB7" t="n">
+        <v>353</v>
+      </c>
+      <c r="AC7" t="n">
+        <v>336</v>
+      </c>
+      <c r="AD7" t="n">
         <v>331</v>
       </c>
-      <c r="V7" t="n">
-[...23 lines deleted...]
-      <c r="AD7" t="n">
+      <c r="AE7" t="n">
         <v>332</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2170,428 +2219,445 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="R2" s="1" t="n">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="W2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.62</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.26</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AE4" s="1" t="n">
         <v>0.09</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.05</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>485</v>
       </c>
       <c r="C6" t="n">
         <v>500</v>
       </c>
       <c r="D6" t="n">
         <v>491</v>
       </c>
       <c r="E6" t="n">
         <v>495</v>
       </c>
       <c r="F6" t="n">
         <v>481</v>
       </c>
       <c r="G6" t="n">
         <v>491</v>
@@ -2643,194 +2709,201 @@
       </c>
       <c r="W6" t="n">
         <v>468</v>
       </c>
       <c r="X6" t="n">
         <v>476</v>
       </c>
       <c r="Y6" t="n">
         <v>470</v>
       </c>
       <c r="Z6" t="n">
         <v>491</v>
       </c>
       <c r="AA6" t="n">
         <v>496</v>
       </c>
       <c r="AB6" t="n">
         <v>486</v>
       </c>
       <c r="AC6" t="n">
         <v>499</v>
       </c>
       <c r="AD6" t="n">
         <v>490</v>
       </c>
+      <c r="AE6" t="n">
+        <v>479</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
+        <v>485</v>
+      </c>
+      <c r="C7" t="n">
+        <v>494</v>
+      </c>
+      <c r="D7" t="n">
+        <v>478</v>
+      </c>
+      <c r="E7" t="n">
+        <v>498</v>
+      </c>
+      <c r="F7" t="n">
+        <v>484</v>
+      </c>
+      <c r="G7" t="n">
         <v>480</v>
       </c>
-      <c r="C7" t="n">
-[...11 lines deleted...]
-      <c r="G7" t="n">
+      <c r="H7" t="n">
+        <v>477</v>
+      </c>
+      <c r="I7" t="n">
+        <v>489</v>
+      </c>
+      <c r="J7" t="n">
+        <v>507</v>
+      </c>
+      <c r="K7" t="n">
         <v>479</v>
       </c>
-      <c r="H7" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="L7" t="n">
+        <v>471</v>
+      </c>
+      <c r="M7" t="n">
+        <v>503</v>
+      </c>
+      <c r="N7" t="n">
         <v>486</v>
       </c>
-      <c r="M7" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="O7" t="n">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="P7" t="n">
         <v>481</v>
       </c>
       <c r="Q7" t="n">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="R7" t="n">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="S7" t="n">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="T7" t="n">
-        <v>481</v>
+        <v>470</v>
       </c>
       <c r="U7" t="n">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="V7" t="n">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="W7" t="n">
-        <v>479</v>
+        <v>461</v>
       </c>
       <c r="X7" t="n">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="Y7" t="n">
-        <v>479</v>
+        <v>460</v>
       </c>
       <c r="Z7" t="n">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="AA7" t="n">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="AB7" t="n">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="AC7" t="n">
-        <v>479</v>
+        <v>496</v>
       </c>
       <c r="AD7" t="n">
+        <v>490</v>
+      </c>
+      <c r="AE7" t="n">
         <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2937,428 +3010,445 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.55</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="I2" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="J2" s="1" t="n">
         <v>0.68</v>
       </c>
-      <c r="J2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="K2" s="1" t="n">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="S2" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="T2" s="1" t="n">
         <v>0.66</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.65</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.58</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.28</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="I4" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="Z4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.1</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.06</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>185</v>
       </c>
       <c r="C6" t="n">
         <v>176</v>
       </c>
       <c r="D6" t="n">
         <v>180</v>
       </c>
       <c r="E6" t="n">
         <v>181</v>
       </c>
       <c r="F6" t="n">
         <v>181</v>
       </c>
       <c r="G6" t="n">
         <v>184</v>
@@ -3410,194 +3500,201 @@
       </c>
       <c r="W6" t="n">
         <v>181</v>
       </c>
       <c r="X6" t="n">
         <v>176</v>
       </c>
       <c r="Y6" t="n">
         <v>183</v>
       </c>
       <c r="Z6" t="n">
         <v>162</v>
       </c>
       <c r="AA6" t="n">
         <v>173</v>
       </c>
       <c r="AB6" t="n">
         <v>177</v>
       </c>
       <c r="AC6" t="n">
         <v>171</v>
       </c>
       <c r="AD6" t="n">
         <v>160</v>
       </c>
+      <c r="AE6" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="C7" t="n">
+        <v>186</v>
+      </c>
+      <c r="D7" t="n">
+        <v>182</v>
+      </c>
+      <c r="E7" t="n">
+        <v>184</v>
+      </c>
+      <c r="F7" t="n">
+        <v>188</v>
+      </c>
+      <c r="G7" t="n">
+        <v>183</v>
+      </c>
+      <c r="H7" t="n">
+        <v>187</v>
+      </c>
+      <c r="I7" t="n">
+        <v>187</v>
+      </c>
+      <c r="J7" t="n">
+        <v>184</v>
+      </c>
+      <c r="K7" t="n">
+        <v>182</v>
+      </c>
+      <c r="L7" t="n">
         <v>176</v>
       </c>
-      <c r="D7" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="M7" t="n">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="N7" t="n">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="O7" t="n">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="P7" t="n">
-        <v>175</v>
+        <v>193</v>
       </c>
       <c r="Q7" t="n">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="R7" t="n">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="S7" t="n">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="T7" t="n">
         <v>175</v>
       </c>
       <c r="U7" t="n">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="V7" t="n">
         <v>176</v>
       </c>
       <c r="W7" t="n">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="X7" t="n">
         <v>175</v>
       </c>
       <c r="Y7" t="n">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="Z7" t="n">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="AA7" t="n">
+        <v>173</v>
+      </c>
+      <c r="AB7" t="n">
         <v>174</v>
       </c>
-      <c r="AB7" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC7" t="n">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="AD7" t="n">
+        <v>165</v>
+      </c>
+      <c r="AE7" t="n">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3704,350 +3801,364 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="V2" s="1" t="n">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="W2" s="1" t="n">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="Y2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.71</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.61</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="F3" s="1" t="n">
         <v>0.3</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AC3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.25</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="E4" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4066,66 +4177,69 @@
       <c r="Q5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>95</v>
       </c>
       <c r="C6" t="n">
         <v>107</v>
       </c>
       <c r="D6" t="n">
         <v>95</v>
       </c>
       <c r="E6" t="n">
         <v>98</v>
       </c>
       <c r="F6" t="n">
         <v>105</v>
       </c>
       <c r="G6" t="n">
         <v>79</v>
@@ -4177,194 +4291,201 @@
       </c>
       <c r="W6" t="n">
         <v>100</v>
       </c>
       <c r="X6" t="n">
         <v>85</v>
       </c>
       <c r="Y6" t="n">
         <v>88</v>
       </c>
       <c r="Z6" t="n">
         <v>103</v>
       </c>
       <c r="AA6" t="n">
         <v>100</v>
       </c>
       <c r="AB6" t="n">
         <v>84</v>
       </c>
       <c r="AC6" t="n">
         <v>103</v>
       </c>
       <c r="AD6" t="n">
         <v>103</v>
       </c>
+      <c r="AE6" t="n">
+        <v>105</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C7" t="n">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="D7" t="n">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E7" t="n">
         <v>100</v>
       </c>
       <c r="F7" t="n">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="G7" t="n">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="H7" t="n">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I7" t="n">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="J7" t="n">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="K7" t="n">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="L7" t="n">
         <v>100</v>
       </c>
       <c r="M7" t="n">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="N7" t="n">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="O7" t="n">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="P7" t="n">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q7" t="n">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="R7" t="n">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="S7" t="n">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="T7" t="n">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="U7" t="n">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="V7" t="n">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="W7" t="n">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="X7" t="n">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="Y7" t="n">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Z7" t="n">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AA7" t="n">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="AB7" t="n">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="AC7" t="n">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="AD7" t="n">
+        <v>105</v>
+      </c>
+      <c r="AE7" t="n">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4471,240 +4592,251 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="Q2" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.65</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.64</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="Y3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="Z3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.25</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
@@ -4712,186 +4844,192 @@
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.07000000000000001</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.06</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="M5" s="1" t="n">
         <v>0.03</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD5" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AE5" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1193</v>
       </c>
       <c r="C6" t="n">
         <v>1197</v>
       </c>
       <c r="D6" t="n">
         <v>1197</v>
       </c>
       <c r="E6" t="n">
         <v>1188</v>
       </c>
       <c r="F6" t="n">
         <v>1205</v>
       </c>
       <c r="G6" t="n">
@@ -4944,194 +5082,201 @@
       </c>
       <c r="W6" t="n">
         <v>1205</v>
       </c>
       <c r="X6" t="n">
         <v>1209</v>
       </c>
       <c r="Y6" t="n">
         <v>1218</v>
       </c>
       <c r="Z6" t="n">
         <v>1212</v>
       </c>
       <c r="AA6" t="n">
         <v>1204</v>
       </c>
       <c r="AB6" t="n">
         <v>1209</v>
       </c>
       <c r="AC6" t="n">
         <v>1207</v>
       </c>
       <c r="AD6" t="n">
         <v>1205</v>
       </c>
+      <c r="AE6" t="n">
+        <v>1230</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>1144</v>
+        <v>1124</v>
       </c>
       <c r="C7" t="n">
+        <v>1136</v>
+      </c>
+      <c r="D7" t="n">
+        <v>1126</v>
+      </c>
+      <c r="E7" t="n">
+        <v>1135</v>
+      </c>
+      <c r="F7" t="n">
+        <v>1131</v>
+      </c>
+      <c r="G7" t="n">
+        <v>1141</v>
+      </c>
+      <c r="H7" t="n">
+        <v>1145</v>
+      </c>
+      <c r="I7" t="n">
+        <v>1132</v>
+      </c>
+      <c r="J7" t="n">
+        <v>1147</v>
+      </c>
+      <c r="K7" t="n">
+        <v>1116</v>
+      </c>
+      <c r="L7" t="n">
+        <v>1156</v>
+      </c>
+      <c r="M7" t="n">
+        <v>1149</v>
+      </c>
+      <c r="N7" t="n">
+        <v>1117</v>
+      </c>
+      <c r="O7" t="n">
+        <v>1208</v>
+      </c>
+      <c r="P7" t="n">
+        <v>1122</v>
+      </c>
+      <c r="Q7" t="n">
+        <v>1141</v>
+      </c>
+      <c r="R7" t="n">
         <v>1154</v>
       </c>
-      <c r="D7" t="n">
-[...11 lines deleted...]
-      <c r="H7" t="n">
+      <c r="S7" t="n">
+        <v>1148</v>
+      </c>
+      <c r="T7" t="n">
+        <v>1162</v>
+      </c>
+      <c r="U7" t="n">
+        <v>1158</v>
+      </c>
+      <c r="V7" t="n">
+        <v>1187</v>
+      </c>
+      <c r="W7" t="n">
+        <v>1152</v>
+      </c>
+      <c r="X7" t="n">
+        <v>1159</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>1169</v>
+      </c>
+      <c r="Z7" t="n">
+        <v>1149</v>
+      </c>
+      <c r="AA7" t="n">
+        <v>1141</v>
+      </c>
+      <c r="AB7" t="n">
         <v>1147</v>
       </c>
-      <c r="I7" t="n">
+      <c r="AC7" t="n">
+        <v>1133</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>1171</v>
+      </c>
+      <c r="AE7" t="n">
         <v>1147</v>
-      </c>
-[...61 lines deleted...]
-        <v>1148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5238,371 +5383,385 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.57</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="Q2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.57</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.28</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="AC4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.1</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5615,51 +5774,54 @@
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.05</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>814</v>
       </c>
       <c r="C6" t="n">
         <v>827</v>
       </c>
       <c r="D6" t="n">
         <v>777</v>
       </c>
       <c r="E6" t="n">
         <v>854</v>
       </c>
       <c r="F6" t="n">
         <v>817</v>
       </c>
       <c r="G6" t="n">
         <v>784</v>
@@ -5711,194 +5873,201 @@
       </c>
       <c r="W6" t="n">
         <v>800</v>
       </c>
       <c r="X6" t="n">
         <v>797</v>
       </c>
       <c r="Y6" t="n">
         <v>788</v>
       </c>
       <c r="Z6" t="n">
         <v>795</v>
       </c>
       <c r="AA6" t="n">
         <v>796</v>
       </c>
       <c r="AB6" t="n">
         <v>798</v>
       </c>
       <c r="AC6" t="n">
         <v>799</v>
       </c>
       <c r="AD6" t="n">
         <v>809</v>
       </c>
+      <c r="AE6" t="n">
+        <v>783</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
+        <v>903</v>
+      </c>
+      <c r="C7" t="n">
+        <v>903</v>
+      </c>
+      <c r="D7" t="n">
+        <v>831</v>
+      </c>
+      <c r="E7" t="n">
+        <v>938</v>
+      </c>
+      <c r="F7" t="n">
+        <v>894</v>
+      </c>
+      <c r="G7" t="n">
+        <v>836</v>
+      </c>
+      <c r="H7" t="n">
+        <v>845</v>
+      </c>
+      <c r="I7" t="n">
+        <v>856</v>
+      </c>
+      <c r="J7" t="n">
+        <v>859</v>
+      </c>
+      <c r="K7" t="n">
+        <v>884</v>
+      </c>
+      <c r="L7" t="n">
+        <v>862</v>
+      </c>
+      <c r="M7" t="n">
+        <v>852</v>
+      </c>
+      <c r="N7" t="n">
+        <v>905</v>
+      </c>
+      <c r="O7" t="n">
+        <v>775</v>
+      </c>
+      <c r="P7" t="n">
+        <v>889</v>
+      </c>
+      <c r="Q7" t="n">
         <v>863</v>
       </c>
-      <c r="C7" t="n">
-[...43 lines deleted...]
-      </c>
       <c r="R7" t="n">
-        <v>862</v>
+        <v>846</v>
       </c>
       <c r="S7" t="n">
-        <v>861</v>
+        <v>842</v>
       </c>
       <c r="T7" t="n">
         <v>866</v>
       </c>
       <c r="U7" t="n">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="V7" t="n">
-        <v>869</v>
+        <v>847</v>
       </c>
       <c r="W7" t="n">
-        <v>862</v>
+        <v>872</v>
       </c>
       <c r="X7" t="n">
-        <v>863</v>
+        <v>872</v>
       </c>
       <c r="Y7" t="n">
-        <v>863</v>
+        <v>844</v>
       </c>
       <c r="Z7" t="n">
-        <v>863</v>
+        <v>849</v>
       </c>
       <c r="AA7" t="n">
-        <v>860</v>
+        <v>851</v>
       </c>
       <c r="AB7" t="n">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="AC7" t="n">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="AD7" t="n">
+        <v>871</v>
+      </c>
+      <c r="AE7" t="n">
         <v>866</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6005,427 +6174,444 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="D2" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="G2" s="1" t="n">
         <v>0.58</v>
       </c>
-      <c r="E2" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="H2" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="K2" s="1" t="n">
         <v>0.62</v>
       </c>
-      <c r="I2" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="L2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.55</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="Q2" s="1" t="n">
         <v>0.57</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.58</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="U2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.57</v>
       </c>
       <c r="V2" s="1" t="n">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="W2" s="1" t="n">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="X2" s="1" t="n">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.55</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="H3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="I3" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="I3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="X3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="Y3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.32</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="U4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="V4" s="1" t="n">
         <v>0.09</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AE5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>201</v>
       </c>
       <c r="C6" t="n">
         <v>182</v>
       </c>
       <c r="D6" t="n">
         <v>126</v>
       </c>
       <c r="E6" t="n">
         <v>204</v>
       </c>
       <c r="F6" t="n">
         <v>186</v>
       </c>
       <c r="G6" t="n">
@@ -6478,194 +6664,201 @@
       </c>
       <c r="W6" t="n">
         <v>211</v>
       </c>
       <c r="X6" t="n">
         <v>193</v>
       </c>
       <c r="Y6" t="n">
         <v>213</v>
       </c>
       <c r="Z6" t="n">
         <v>164</v>
       </c>
       <c r="AA6" t="n">
         <v>160</v>
       </c>
       <c r="AB6" t="n">
         <v>168</v>
       </c>
       <c r="AC6" t="n">
         <v>168</v>
       </c>
       <c r="AD6" t="n">
         <v>236</v>
       </c>
+      <c r="AE6" t="n">
+        <v>237</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
+        <v>243</v>
+      </c>
+      <c r="C7" t="n">
+        <v>224</v>
+      </c>
+      <c r="D7" t="n">
+        <v>146</v>
+      </c>
+      <c r="E7" t="n">
+        <v>253</v>
+      </c>
+      <c r="F7" t="n">
         <v>223</v>
       </c>
-      <c r="C7" t="n">
-[...5 lines deleted...]
-      <c r="E7" t="n">
+      <c r="G7" t="n">
+        <v>171</v>
+      </c>
+      <c r="H7" t="n">
+        <v>177</v>
+      </c>
+      <c r="I7" t="n">
+        <v>190</v>
+      </c>
+      <c r="J7" t="n">
+        <v>208</v>
+      </c>
+      <c r="K7" t="n">
+        <v>164</v>
+      </c>
+      <c r="L7" t="n">
         <v>227</v>
       </c>
-      <c r="F7" t="n">
-[...5 lines deleted...]
-      <c r="H7" t="n">
+      <c r="M7" t="n">
+        <v>192</v>
+      </c>
+      <c r="N7" t="n">
+        <v>226</v>
+      </c>
+      <c r="O7" t="n">
+        <v>195</v>
+      </c>
+      <c r="P7" t="n">
+        <v>190</v>
+      </c>
+      <c r="Q7" t="n">
+        <v>204</v>
+      </c>
+      <c r="R7" t="n">
+        <v>246</v>
+      </c>
+      <c r="S7" t="n">
+        <v>203</v>
+      </c>
+      <c r="T7" t="n">
+        <v>233</v>
+      </c>
+      <c r="U7" t="n">
+        <v>253</v>
+      </c>
+      <c r="V7" t="n">
+        <v>232</v>
+      </c>
+      <c r="W7" t="n">
+        <v>277</v>
+      </c>
+      <c r="X7" t="n">
+        <v>252</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>274</v>
+      </c>
+      <c r="Z7" t="n">
+        <v>196</v>
+      </c>
+      <c r="AA7" t="n">
+        <v>197</v>
+      </c>
+      <c r="AB7" t="n">
+        <v>209</v>
+      </c>
+      <c r="AC7" t="n">
+        <v>204</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>298</v>
+      </c>
+      <c r="AE7" t="n">
         <v>223</v>
-      </c>
-[...64 lines deleted...]
-        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6772,428 +6965,445 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.6899999999999999</v>
+        <v>0.7</v>
       </c>
       <c r="P2" s="1" t="n">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.73</v>
+        <v>0.72</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.66</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="W3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Y3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.18</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X4" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z4" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.06</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.05</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>853</v>
       </c>
       <c r="C6" t="n">
         <v>850</v>
       </c>
       <c r="D6" t="n">
         <v>858</v>
       </c>
       <c r="E6" t="n">
         <v>858</v>
       </c>
       <c r="F6" t="n">
         <v>845</v>
       </c>
       <c r="G6" t="n">
         <v>852</v>
@@ -7245,194 +7455,201 @@
       </c>
       <c r="W6" t="n">
         <v>812</v>
       </c>
       <c r="X6" t="n">
         <v>823</v>
       </c>
       <c r="Y6" t="n">
         <v>803</v>
       </c>
       <c r="Z6" t="n">
         <v>848</v>
       </c>
       <c r="AA6" t="n">
         <v>846</v>
       </c>
       <c r="AB6" t="n">
         <v>842</v>
       </c>
       <c r="AC6" t="n">
         <v>843</v>
       </c>
       <c r="AD6" t="n">
         <v>787</v>
       </c>
+      <c r="AE6" t="n">
+        <v>793</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>841</v>
+        <v>874</v>
       </c>
       <c r="C7" t="n">
-        <v>848</v>
+        <v>872</v>
       </c>
       <c r="D7" t="n">
-        <v>827</v>
+        <v>867</v>
       </c>
       <c r="E7" t="n">
+        <v>882</v>
+      </c>
+      <c r="F7" t="n">
+        <v>864</v>
+      </c>
+      <c r="G7" t="n">
         <v>856</v>
       </c>
-      <c r="F7" t="n">
+      <c r="H7" t="n">
+        <v>844</v>
+      </c>
+      <c r="I7" t="n">
+        <v>837</v>
+      </c>
+      <c r="J7" t="n">
+        <v>849</v>
+      </c>
+      <c r="K7" t="n">
+        <v>880</v>
+      </c>
+      <c r="L7" t="n">
+        <v>831</v>
+      </c>
+      <c r="M7" t="n">
+        <v>846</v>
+      </c>
+      <c r="N7" t="n">
+        <v>849</v>
+      </c>
+      <c r="O7" t="n">
+        <v>774</v>
+      </c>
+      <c r="P7" t="n">
+        <v>867</v>
+      </c>
+      <c r="Q7" t="n">
         <v>847</v>
       </c>
-      <c r="G7" t="n">
-[...2 lines deleted...]
-      <c r="H7" t="n">
+      <c r="R7" t="n">
+        <v>805</v>
+      </c>
+      <c r="S7" t="n">
         <v>843</v>
       </c>
-      <c r="I7" t="n">
+      <c r="T7" t="n">
+        <v>857</v>
+      </c>
+      <c r="U7" t="n">
+        <v>823</v>
+      </c>
+      <c r="V7" t="n">
+        <v>850</v>
+      </c>
+      <c r="W7" t="n">
+        <v>813</v>
+      </c>
+      <c r="X7" t="n">
+        <v>828</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>797</v>
+      </c>
+      <c r="Z7" t="n">
+        <v>851</v>
+      </c>
+      <c r="AA7" t="n">
+        <v>849</v>
+      </c>
+      <c r="AB7" t="n">
+        <v>849</v>
+      </c>
+      <c r="AC7" t="n">
+        <v>849</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>795</v>
+      </c>
+      <c r="AE7" t="n">
         <v>843</v>
-      </c>
-[...61 lines deleted...]
-        <v>844</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7539,51 +7756,56 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -7613,276 +7835,285 @@
       <c r="O2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="W2" s="1" t="n">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AB2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.6</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AD3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AE3" s="1" t="n">
         <v>0.3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7917,50 +8148,53 @@
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>461</v>
       </c>
       <c r="C6" t="n">
         <v>462</v>
       </c>
       <c r="D6" t="n">
         <v>479</v>
       </c>
       <c r="E6" t="n">
         <v>471</v>
       </c>
       <c r="F6" t="n">
         <v>459</v>
       </c>
       <c r="G6" t="n">
         <v>462</v>
@@ -8012,194 +8246,201 @@
       </c>
       <c r="W6" t="n">
         <v>468</v>
       </c>
       <c r="X6" t="n">
         <v>465</v>
       </c>
       <c r="Y6" t="n">
         <v>465</v>
       </c>
       <c r="Z6" t="n">
         <v>467</v>
       </c>
       <c r="AA6" t="n">
         <v>468</v>
       </c>
       <c r="AB6" t="n">
         <v>463</v>
       </c>
       <c r="AC6" t="n">
         <v>462</v>
       </c>
       <c r="AD6" t="n">
         <v>465</v>
       </c>
+      <c r="AE6" t="n">
+        <v>454</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="C7" t="n">
+        <v>477</v>
+      </c>
+      <c r="D7" t="n">
+        <v>494</v>
+      </c>
+      <c r="E7" t="n">
         <v>484</v>
       </c>
-      <c r="D7" t="n">
-[...2 lines deleted...]
-      <c r="E7" t="n">
+      <c r="F7" t="n">
+        <v>471</v>
+      </c>
+      <c r="G7" t="n">
+        <v>477</v>
+      </c>
+      <c r="H7" t="n">
+        <v>496</v>
+      </c>
+      <c r="I7" t="n">
+        <v>479</v>
+      </c>
+      <c r="J7" t="n">
+        <v>481</v>
+      </c>
+      <c r="K7" t="n">
+        <v>482</v>
+      </c>
+      <c r="L7" t="n">
         <v>488</v>
       </c>
-      <c r="F7" t="n">
-[...17 lines deleted...]
-      <c r="L7" t="n">
+      <c r="M7" t="n">
+        <v>501</v>
+      </c>
+      <c r="N7" t="n">
+        <v>492</v>
+      </c>
+      <c r="O7" t="n">
+        <v>518</v>
+      </c>
+      <c r="P7" t="n">
+        <v>488</v>
+      </c>
+      <c r="Q7" t="n">
+        <v>494</v>
+      </c>
+      <c r="R7" t="n">
+        <v>478</v>
+      </c>
+      <c r="S7" t="n">
+        <v>471</v>
+      </c>
+      <c r="T7" t="n">
+        <v>471</v>
+      </c>
+      <c r="U7" t="n">
         <v>486</v>
-      </c>
-[...25 lines deleted...]
-        <v>479</v>
       </c>
       <c r="V7" t="n">
         <v>483</v>
       </c>
       <c r="W7" t="n">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="X7" t="n">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="Y7" t="n">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="Z7" t="n">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="AA7" t="n">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="AB7" t="n">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="AC7" t="n">
         <v>479</v>
       </c>
       <c r="AD7" t="n">
+        <v>485</v>
+      </c>
+      <c r="AE7" t="n">
         <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8306,334 +8547,348 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="V2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.49</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AA3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.34</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.35</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.13</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
@@ -8685,50 +8940,53 @@
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>492</v>
       </c>
       <c r="C6" t="n">
         <v>530</v>
       </c>
       <c r="D6" t="n">
         <v>511</v>
       </c>
       <c r="E6" t="n">
         <v>509</v>
       </c>
       <c r="F6" t="n">
         <v>532</v>
       </c>
       <c r="G6" t="n">
         <v>535</v>
       </c>
@@ -8779,194 +9037,201 @@
       </c>
       <c r="W6" t="n">
         <v>514</v>
       </c>
       <c r="X6" t="n">
         <v>525</v>
       </c>
       <c r="Y6" t="n">
         <v>525</v>
       </c>
       <c r="Z6" t="n">
         <v>528</v>
       </c>
       <c r="AA6" t="n">
         <v>526</v>
       </c>
       <c r="AB6" t="n">
         <v>534</v>
       </c>
       <c r="AC6" t="n">
         <v>533</v>
       </c>
       <c r="AD6" t="n">
         <v>526</v>
       </c>
+      <c r="AE6" t="n">
+        <v>529</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>464</v>
+        <v>435</v>
       </c>
       <c r="C7" t="n">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="D7" t="n">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="E7" t="n">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="F7" t="n">
         <v>467</v>
       </c>
       <c r="G7" t="n">
+        <v>473</v>
+      </c>
+      <c r="H7" t="n">
+        <v>472</v>
+      </c>
+      <c r="I7" t="n">
+        <v>481</v>
+      </c>
+      <c r="J7" t="n">
+        <v>468</v>
+      </c>
+      <c r="K7" t="n">
+        <v>474</v>
+      </c>
+      <c r="L7" t="n">
+        <v>472</v>
+      </c>
+      <c r="M7" t="n">
         <v>463</v>
       </c>
-      <c r="H7" t="n">
-[...11 lines deleted...]
-      <c r="L7" t="n">
+      <c r="N7" t="n">
+        <v>454</v>
+      </c>
+      <c r="O7" t="n">
+        <v>496</v>
+      </c>
+      <c r="P7" t="n">
+        <v>467</v>
+      </c>
+      <c r="Q7" t="n">
+        <v>460</v>
+      </c>
+      <c r="R7" t="n">
+        <v>470</v>
+      </c>
+      <c r="S7" t="n">
+        <v>473</v>
+      </c>
+      <c r="T7" t="n">
+        <v>467</v>
+      </c>
+      <c r="U7" t="n">
+        <v>456</v>
+      </c>
+      <c r="V7" t="n">
         <v>469</v>
       </c>
-      <c r="M7" t="n">
-[...26 lines deleted...]
-      <c r="V7" t="n">
+      <c r="W7" t="n">
+        <v>449</v>
+      </c>
+      <c r="X7" t="n">
+        <v>470</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>462</v>
+      </c>
+      <c r="Z7" t="n">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>464</v>
       </c>
       <c r="AA7" t="n">
         <v>462</v>
       </c>
       <c r="AB7" t="n">
+        <v>472</v>
+      </c>
+      <c r="AC7" t="n">
+        <v>471</v>
+      </c>
+      <c r="AD7" t="n">
         <v>464</v>
       </c>
-      <c r="AC7" t="n">
-[...2 lines deleted...]
-      <c r="AD7" t="n">
+      <c r="AE7" t="n">
         <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9073,427 +9338,444 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="R2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="T2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="U2" s="1" t="n">
-        <v>0.6899999999999999</v>
+        <v>0.68</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="X2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="Y2" s="1" t="n">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.68</v>
+        <v>0.67</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="X3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="Y3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AD3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="P4" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="P4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="Q4" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AE4" s="1" t="n">
         <v>0.05</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="K5" s="1" t="n">
         <v>0.05</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD5" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AE5" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>936</v>
       </c>
       <c r="C6" t="n">
         <v>952</v>
       </c>
       <c r="D6" t="n">
         <v>908</v>
       </c>
       <c r="E6" t="n">
         <v>966</v>
       </c>
       <c r="F6" t="n">
         <v>945</v>
       </c>
       <c r="G6" t="n">
@@ -9546,194 +9828,201 @@
       </c>
       <c r="W6" t="n">
         <v>972</v>
       </c>
       <c r="X6" t="n">
         <v>978</v>
       </c>
       <c r="Y6" t="n">
         <v>956</v>
       </c>
       <c r="Z6" t="n">
         <v>939</v>
       </c>
       <c r="AA6" t="n">
         <v>947</v>
       </c>
       <c r="AB6" t="n">
         <v>967</v>
       </c>
       <c r="AC6" t="n">
         <v>941</v>
       </c>
       <c r="AD6" t="n">
         <v>961</v>
       </c>
+      <c r="AE6" t="n">
+        <v>964</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>973</v>
+        <v>981</v>
       </c>
       <c r="C7" t="n">
-        <v>982</v>
+        <v>990</v>
       </c>
       <c r="D7" t="n">
-        <v>957</v>
+        <v>925</v>
       </c>
       <c r="E7" t="n">
-        <v>990</v>
+        <v>1018</v>
       </c>
       <c r="F7" t="n">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="G7" t="n">
-        <v>971</v>
+        <v>914</v>
       </c>
       <c r="H7" t="n">
-        <v>976</v>
+        <v>937</v>
       </c>
       <c r="I7" t="n">
-        <v>976</v>
+        <v>930</v>
       </c>
       <c r="J7" t="n">
-        <v>979</v>
+        <v>955</v>
       </c>
       <c r="K7" t="n">
-        <v>975</v>
+        <v>945</v>
       </c>
       <c r="L7" t="n">
-        <v>986</v>
+        <v>959</v>
       </c>
       <c r="M7" t="n">
-        <v>978</v>
+        <v>947</v>
       </c>
       <c r="N7" t="n">
-        <v>976</v>
+        <v>964</v>
       </c>
       <c r="O7" t="n">
-        <v>979</v>
+        <v>912</v>
       </c>
       <c r="P7" t="n">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="Q7" t="n">
-        <v>976</v>
+        <v>956</v>
       </c>
       <c r="R7" t="n">
+        <v>960</v>
+      </c>
+      <c r="S7" t="n">
+        <v>965</v>
+      </c>
+      <c r="T7" t="n">
+        <v>1021</v>
+      </c>
+      <c r="U7" t="n">
+        <v>996</v>
+      </c>
+      <c r="V7" t="n">
+        <v>1028</v>
+      </c>
+      <c r="W7" t="n">
+        <v>1024</v>
+      </c>
+      <c r="X7" t="n">
+        <v>1037</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>998</v>
+      </c>
+      <c r="Z7" t="n">
+        <v>966</v>
+      </c>
+      <c r="AA7" t="n">
         <v>972</v>
       </c>
-      <c r="S7" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="AB7" t="n">
-        <v>973</v>
+        <v>1006</v>
       </c>
       <c r="AC7" t="n">
         <v>973</v>
       </c>
       <c r="AD7" t="n">
-        <v>977</v>
+        <v>1015</v>
+      </c>
+      <c r="AE7" t="n">
+        <v>976</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9840,159 +10129,167 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="Q2" s="1" t="n">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.57</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -10005,194 +10302,200 @@
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.28</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AD4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AE4" s="1" t="n">
         <v>0.11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10218,50 +10521,53 @@
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.05</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1071</v>
       </c>
       <c r="C6" t="n">
         <v>1072</v>
       </c>
       <c r="D6" t="n">
         <v>1066</v>
       </c>
       <c r="E6" t="n">
         <v>1076</v>
       </c>
       <c r="F6" t="n">
         <v>1077</v>
       </c>
       <c r="G6" t="n">
         <v>1093</v>
@@ -10313,194 +10619,201 @@
       </c>
       <c r="W6" t="n">
         <v>1033</v>
       </c>
       <c r="X6" t="n">
         <v>1028</v>
       </c>
       <c r="Y6" t="n">
         <v>1050</v>
       </c>
       <c r="Z6" t="n">
         <v>1068</v>
       </c>
       <c r="AA6" t="n">
         <v>1053</v>
       </c>
       <c r="AB6" t="n">
         <v>1040</v>
       </c>
       <c r="AC6" t="n">
         <v>1065</v>
       </c>
       <c r="AD6" t="n">
         <v>1053</v>
       </c>
+      <c r="AE6" t="n">
+        <v>1049</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>1034</v>
+        <v>1046</v>
       </c>
       <c r="C7" t="n">
-        <v>1042</v>
+        <v>1049</v>
       </c>
       <c r="D7" t="n">
-        <v>1017</v>
+        <v>1031</v>
       </c>
       <c r="E7" t="n">
+        <v>1055</v>
+      </c>
+      <c r="F7" t="n">
+        <v>1047</v>
+      </c>
+      <c r="G7" t="n">
+        <v>1062</v>
+      </c>
+      <c r="H7" t="n">
         <v>1052</v>
       </c>
-      <c r="F7" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I7" t="n">
-        <v>1037</v>
+        <v>1058</v>
       </c>
       <c r="J7" t="n">
-        <v>1040</v>
+        <v>1052</v>
       </c>
       <c r="K7" t="n">
-        <v>1035</v>
+        <v>1055</v>
       </c>
       <c r="L7" t="n">
-        <v>1046</v>
+        <v>1059</v>
       </c>
       <c r="M7" t="n">
+        <v>1054</v>
+      </c>
+      <c r="N7" t="n">
+        <v>1058</v>
+      </c>
+      <c r="O7" t="n">
+        <v>1072</v>
+      </c>
+      <c r="P7" t="n">
+        <v>1031</v>
+      </c>
+      <c r="Q7" t="n">
+        <v>1048</v>
+      </c>
+      <c r="R7" t="n">
         <v>1039</v>
       </c>
-      <c r="N7" t="n">
-[...11 lines deleted...]
-      <c r="R7" t="n">
+      <c r="S7" t="n">
+        <v>1026</v>
+      </c>
+      <c r="T7" t="n">
+        <v>1007</v>
+      </c>
+      <c r="U7" t="n">
+        <v>1021</v>
+      </c>
+      <c r="V7" t="n">
+        <v>1006</v>
+      </c>
+      <c r="W7" t="n">
+        <v>999</v>
+      </c>
+      <c r="X7" t="n">
+        <v>994</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>1015</v>
+      </c>
+      <c r="Z7" t="n">
         <v>1033</v>
       </c>
-      <c r="S7" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="AA7" t="n">
+        <v>1020</v>
+      </c>
+      <c r="AB7" t="n">
+        <v>1007</v>
+      </c>
+      <c r="AC7" t="n">
         <v>1030</v>
       </c>
-      <c r="AB7" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD7" t="n">
+        <v>1026</v>
+      </c>
+      <c r="AE7" t="n">
         <v>1037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10607,428 +10920,445 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.57</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="X2" s="1" t="n">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="Y2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.54</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.6</v>
+        <v>0.59</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="Y3" s="1" t="n">
         <v>0.37</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.35</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AA3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.29</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.07000000000000001</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="K5" s="1" t="n">
         <v>0.05</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.06</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>250</v>
       </c>
       <c r="C6" t="n">
         <v>263</v>
       </c>
       <c r="D6" t="n">
         <v>214</v>
       </c>
       <c r="E6" t="n">
         <v>277</v>
       </c>
       <c r="F6" t="n">
         <v>252</v>
       </c>
       <c r="G6" t="n">
         <v>235</v>
@@ -11080,194 +11410,201 @@
       </c>
       <c r="W6" t="n">
         <v>256</v>
       </c>
       <c r="X6" t="n">
         <v>288</v>
       </c>
       <c r="Y6" t="n">
         <v>288</v>
       </c>
       <c r="Z6" t="n">
         <v>254</v>
       </c>
       <c r="AA6" t="n">
         <v>256</v>
       </c>
       <c r="AB6" t="n">
         <v>258</v>
       </c>
       <c r="AC6" t="n">
         <v>237</v>
       </c>
       <c r="AD6" t="n">
         <v>270</v>
       </c>
+      <c r="AE6" t="n">
+        <v>247</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C7" t="n">
+        <v>275</v>
+      </c>
+      <c r="D7" t="n">
+        <v>224</v>
+      </c>
+      <c r="E7" t="n">
+        <v>289</v>
+      </c>
+      <c r="F7" t="n">
+        <v>259</v>
+      </c>
+      <c r="G7" t="n">
+        <v>244</v>
+      </c>
+      <c r="H7" t="n">
+        <v>258</v>
+      </c>
+      <c r="I7" t="n">
+        <v>268</v>
+      </c>
+      <c r="J7" t="n">
+        <v>229</v>
+      </c>
+      <c r="K7" t="n">
+        <v>277</v>
+      </c>
+      <c r="L7" t="n">
+        <v>292</v>
+      </c>
+      <c r="M7" t="n">
+        <v>248</v>
+      </c>
+      <c r="N7" t="n">
+        <v>270</v>
+      </c>
+      <c r="O7" t="n">
+        <v>195</v>
+      </c>
+      <c r="P7" t="n">
         <v>273</v>
       </c>
-      <c r="D7" t="n">
-[...11 lines deleted...]
-      <c r="H7" t="n">
+      <c r="Q7" t="n">
+        <v>284</v>
+      </c>
+      <c r="R7" t="n">
         <v>272</v>
       </c>
-      <c r="I7" t="n">
-[...8 lines deleted...]
-      <c r="L7" t="n">
+      <c r="S7" t="n">
+        <v>235</v>
+      </c>
+      <c r="T7" t="n">
+        <v>303</v>
+      </c>
+      <c r="U7" t="n">
+        <v>285</v>
+      </c>
+      <c r="V7" t="n">
+        <v>288</v>
+      </c>
+      <c r="W7" t="n">
+        <v>287</v>
+      </c>
+      <c r="X7" t="n">
+        <v>324</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>318</v>
+      </c>
+      <c r="Z7" t="n">
+        <v>268</v>
+      </c>
+      <c r="AA7" t="n">
         <v>274</v>
       </c>
-      <c r="M7" t="n">
-[...43 lines deleted...]
-      </c>
       <c r="AB7" t="n">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="AC7" t="n">
-        <v>271</v>
+        <v>249</v>
       </c>
       <c r="AD7" t="n">
+        <v>299</v>
+      </c>
+      <c r="AE7" t="n">
         <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AD7"/>
+  <dimension ref="A1:AE7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Technology &amp; electionics</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11374,428 +11711,445 @@
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="V2" s="1" t="n">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.61</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.63</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.25</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="W4" s="1" t="n">
         <v>0.09</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.09</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="H5" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AA5" s="1" t="n">
         <v>0.05</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.04</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.05</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>651</v>
       </c>
       <c r="C6" t="n">
         <v>646</v>
       </c>
       <c r="D6" t="n">
         <v>671</v>
       </c>
       <c r="E6" t="n">
         <v>653</v>
       </c>
       <c r="F6" t="n">
         <v>668</v>
       </c>
       <c r="G6" t="n">
         <v>683</v>
@@ -11847,139 +12201,145 @@
       </c>
       <c r="W6" t="n">
         <v>672</v>
       </c>
       <c r="X6" t="n">
         <v>655</v>
       </c>
       <c r="Y6" t="n">
         <v>636</v>
       </c>
       <c r="Z6" t="n">
         <v>667</v>
       </c>
       <c r="AA6" t="n">
         <v>636</v>
       </c>
       <c r="AB6" t="n">
         <v>653</v>
       </c>
       <c r="AC6" t="n">
         <v>658</v>
       </c>
       <c r="AD6" t="n">
         <v>659</v>
       </c>
+      <c r="AE6" t="n">
+        <v>661</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>652</v>
+        <v>643</v>
       </c>
       <c r="C7" t="n">
-        <v>658</v>
+        <v>637</v>
       </c>
       <c r="D7" t="n">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="E7" t="n">
+        <v>661</v>
+      </c>
+      <c r="F7" t="n">
+        <v>667</v>
+      </c>
+      <c r="G7" t="n">
         <v>664</v>
       </c>
-      <c r="F7" t="n">
-[...2 lines deleted...]
-      <c r="G7" t="n">
+      <c r="H7" t="n">
+        <v>636</v>
+      </c>
+      <c r="I7" t="n">
         <v>651</v>
       </c>
-      <c r="H7" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="J7" t="n">
-        <v>656</v>
+        <v>666</v>
       </c>
       <c r="K7" t="n">
-        <v>653</v>
+        <v>635</v>
       </c>
       <c r="L7" t="n">
-        <v>660</v>
+        <v>649</v>
       </c>
       <c r="M7" t="n">
-        <v>656</v>
+        <v>643</v>
       </c>
       <c r="N7" t="n">
-        <v>654</v>
+        <v>638</v>
       </c>
       <c r="O7" t="n">
-        <v>655</v>
+        <v>669</v>
       </c>
       <c r="P7" t="n">
-        <v>654</v>
+        <v>639</v>
       </c>
       <c r="Q7" t="n">
-        <v>654</v>
+        <v>635</v>
       </c>
       <c r="R7" t="n">
-        <v>652</v>
+        <v>640</v>
       </c>
       <c r="S7" t="n">
-        <v>651</v>
+        <v>662</v>
       </c>
       <c r="T7" t="n">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="U7" t="n">
-        <v>652</v>
+        <v>664</v>
       </c>
       <c r="V7" t="n">
-        <v>657</v>
+        <v>675</v>
       </c>
       <c r="W7" t="n">
-        <v>652</v>
+        <v>669</v>
       </c>
       <c r="X7" t="n">
         <v>652</v>
       </c>
       <c r="Y7" t="n">
-        <v>652</v>
+        <v>627</v>
       </c>
       <c r="Z7" t="n">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="AA7" t="n">
-        <v>650</v>
+        <v>620</v>
       </c>
       <c r="AB7" t="n">
-        <v>652</v>
+        <v>642</v>
       </c>
       <c r="AC7" t="n">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="AD7" t="n">
-        <v>655</v>
+        <v>653</v>
+      </c>
+      <c r="AE7" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>