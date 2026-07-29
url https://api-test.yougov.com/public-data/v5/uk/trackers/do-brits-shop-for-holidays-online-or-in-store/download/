--- v0 (2026-04-15)
+++ v1 (2026-07-29)
@@ -448,87 +448,88 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -633,50 +634,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -724,50 +730,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -815,50 +824,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -906,50 +918,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -997,50 +1012,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>2007</v>
       </c>
       <c r="C6" t="n">
         <v>2024</v>
       </c>
       <c r="D6" t="n">
         <v>1974</v>
       </c>
       <c r="E6" t="n">
         <v>2042</v>
       </c>
       <c r="F6" t="n">
         <v>2022</v>
       </c>
       <c r="G6" t="n">
         <v>2003</v>
       </c>
@@ -1088,50 +1106,53 @@
       </c>
       <c r="V6" t="n">
         <v>2021</v>
       </c>
       <c r="W6" t="n">
         <v>2005</v>
       </c>
       <c r="X6" t="n">
         <v>2006</v>
       </c>
       <c r="Y6" t="n">
         <v>2006</v>
       </c>
       <c r="Z6" t="n">
         <v>2007</v>
       </c>
       <c r="AA6" t="n">
         <v>2000</v>
       </c>
       <c r="AB6" t="n">
         <v>2007</v>
       </c>
       <c r="AC6" t="n">
         <v>2006</v>
       </c>
+      <c r="AD6" t="n">
+        <v>2014</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2007</v>
       </c>
       <c r="C7" t="n">
         <v>2024</v>
       </c>
       <c r="D7" t="n">
         <v>1974</v>
       </c>
       <c r="E7" t="n">
         <v>2042</v>
       </c>
       <c r="F7" t="n">
         <v>2022</v>
       </c>
       <c r="G7" t="n">
         <v>2003</v>
       </c>
@@ -1178,100 +1199,104 @@
         <v>2005</v>
       </c>
       <c r="V7" t="n">
         <v>2021</v>
       </c>
       <c r="W7" t="n">
         <v>2005</v>
       </c>
       <c r="X7" t="n">
         <v>2006</v>
       </c>
       <c r="Y7" t="n">
         <v>2006</v>
       </c>
       <c r="Z7" t="n">
         <v>2007</v>
       </c>
       <c r="AA7" t="n">
         <v>2000</v>
       </c>
       <c r="AB7" t="n">
         <v>2007</v>
       </c>
       <c r="AC7" t="n">
         <v>2006</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>2014</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1376,50 +1401,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -1467,50 +1497,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -1558,50 +1591,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -1649,50 +1685,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1740,50 +1779,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>341</v>
       </c>
       <c r="C6" t="n">
         <v>332</v>
       </c>
       <c r="D6" t="n">
         <v>323</v>
       </c>
       <c r="E6" t="n">
         <v>338</v>
       </c>
       <c r="F6" t="n">
         <v>335</v>
       </c>
       <c r="G6" t="n">
         <v>331</v>
       </c>
@@ -1831,50 +1873,53 @@
       </c>
       <c r="V6" t="n">
         <v>347</v>
       </c>
       <c r="W6" t="n">
         <v>328</v>
       </c>
       <c r="X6" t="n">
         <v>326</v>
       </c>
       <c r="Y6" t="n">
         <v>341</v>
       </c>
       <c r="Z6" t="n">
         <v>330</v>
       </c>
       <c r="AA6" t="n">
         <v>339</v>
       </c>
       <c r="AB6" t="n">
         <v>349</v>
       </c>
       <c r="AC6" t="n">
         <v>338</v>
       </c>
+      <c r="AD6" t="n">
+        <v>332</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>331</v>
       </c>
       <c r="C7" t="n">
         <v>334</v>
       </c>
       <c r="D7" t="n">
         <v>326</v>
       </c>
       <c r="E7" t="n">
         <v>337</v>
       </c>
       <c r="F7" t="n">
         <v>334</v>
       </c>
       <c r="G7" t="n">
         <v>330</v>
       </c>
@@ -1921,100 +1966,104 @@
         <v>331</v>
       </c>
       <c r="V7" t="n">
         <v>333</v>
       </c>
       <c r="W7" t="n">
         <v>331</v>
       </c>
       <c r="X7" t="n">
         <v>331</v>
       </c>
       <c r="Y7" t="n">
         <v>331</v>
       </c>
       <c r="Z7" t="n">
         <v>331</v>
       </c>
       <c r="AA7" t="n">
         <v>330</v>
       </c>
       <c r="AB7" t="n">
         <v>331</v>
       </c>
       <c r="AC7" t="n">
         <v>331</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2119,50 +2168,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -2210,50 +2264,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2301,50 +2358,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -2392,50 +2452,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -2483,50 +2546,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>485</v>
       </c>
       <c r="C6" t="n">
         <v>500</v>
       </c>
       <c r="D6" t="n">
         <v>491</v>
       </c>
       <c r="E6" t="n">
         <v>495</v>
       </c>
       <c r="F6" t="n">
         <v>481</v>
       </c>
       <c r="G6" t="n">
         <v>491</v>
       </c>
@@ -2574,50 +2640,53 @@
       </c>
       <c r="V6" t="n">
         <v>472</v>
       </c>
       <c r="W6" t="n">
         <v>468</v>
       </c>
       <c r="X6" t="n">
         <v>476</v>
       </c>
       <c r="Y6" t="n">
         <v>470</v>
       </c>
       <c r="Z6" t="n">
         <v>491</v>
       </c>
       <c r="AA6" t="n">
         <v>496</v>
       </c>
       <c r="AB6" t="n">
         <v>486</v>
       </c>
       <c r="AC6" t="n">
         <v>499</v>
       </c>
+      <c r="AD6" t="n">
+        <v>490</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>480</v>
       </c>
       <c r="C7" t="n">
         <v>484</v>
       </c>
       <c r="D7" t="n">
         <v>472</v>
       </c>
       <c r="E7" t="n">
         <v>488</v>
       </c>
       <c r="F7" t="n">
         <v>483</v>
       </c>
       <c r="G7" t="n">
         <v>479</v>
       </c>
@@ -2664,100 +2733,104 @@
         <v>479</v>
       </c>
       <c r="V7" t="n">
         <v>483</v>
       </c>
       <c r="W7" t="n">
         <v>479</v>
       </c>
       <c r="X7" t="n">
         <v>479</v>
       </c>
       <c r="Y7" t="n">
         <v>479</v>
       </c>
       <c r="Z7" t="n">
         <v>480</v>
       </c>
       <c r="AA7" t="n">
         <v>478</v>
       </c>
       <c r="AB7" t="n">
         <v>480</v>
       </c>
       <c r="AC7" t="n">
         <v>479</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2862,50 +2935,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -2953,50 +3031,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.76</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3044,50 +3125,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -3135,50 +3219,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3226,50 +3313,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>185</v>
       </c>
       <c r="C6" t="n">
         <v>176</v>
       </c>
       <c r="D6" t="n">
         <v>180</v>
       </c>
       <c r="E6" t="n">
         <v>181</v>
       </c>
       <c r="F6" t="n">
         <v>181</v>
       </c>
       <c r="G6" t="n">
         <v>184</v>
       </c>
@@ -3317,50 +3407,53 @@
       </c>
       <c r="V6" t="n">
         <v>173</v>
       </c>
       <c r="W6" t="n">
         <v>181</v>
       </c>
       <c r="X6" t="n">
         <v>176</v>
       </c>
       <c r="Y6" t="n">
         <v>183</v>
       </c>
       <c r="Z6" t="n">
         <v>162</v>
       </c>
       <c r="AA6" t="n">
         <v>173</v>
       </c>
       <c r="AB6" t="n">
         <v>177</v>
       </c>
       <c r="AC6" t="n">
         <v>171</v>
       </c>
+      <c r="AD6" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>175</v>
       </c>
       <c r="C7" t="n">
         <v>176</v>
       </c>
       <c r="D7" t="n">
         <v>172</v>
       </c>
       <c r="E7" t="n">
         <v>178</v>
       </c>
       <c r="F7" t="n">
         <v>176</v>
       </c>
       <c r="G7" t="n">
         <v>174</v>
       </c>
@@ -3406,101 +3499,105 @@
       <c r="U7" t="n">
         <v>174</v>
       </c>
       <c r="V7" t="n">
         <v>176</v>
       </c>
       <c r="W7" t="n">
         <v>174</v>
       </c>
       <c r="X7" t="n">
         <v>175</v>
       </c>
       <c r="Y7" t="n">
         <v>175</v>
       </c>
       <c r="Z7" t="n">
         <v>175</v>
       </c>
       <c r="AA7" t="n">
         <v>174</v>
       </c>
       <c r="AB7" t="n">
         <v>175</v>
       </c>
       <c r="AC7" t="n">
+        <v>175</v>
+      </c>
+      <c r="AD7" t="n">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3605,50 +3702,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -3696,50 +3798,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.78</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -3787,50 +3892,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -3878,50 +3986,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3969,50 +4080,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>95</v>
       </c>
       <c r="C6" t="n">
         <v>107</v>
       </c>
       <c r="D6" t="n">
         <v>95</v>
       </c>
       <c r="E6" t="n">
         <v>98</v>
       </c>
       <c r="F6" t="n">
         <v>105</v>
       </c>
       <c r="G6" t="n">
         <v>79</v>
       </c>
@@ -4060,50 +4174,53 @@
       </c>
       <c r="V6" t="n">
         <v>72</v>
       </c>
       <c r="W6" t="n">
         <v>100</v>
       </c>
       <c r="X6" t="n">
         <v>85</v>
       </c>
       <c r="Y6" t="n">
         <v>88</v>
       </c>
       <c r="Z6" t="n">
         <v>103</v>
       </c>
       <c r="AA6" t="n">
         <v>100</v>
       </c>
       <c r="AB6" t="n">
         <v>84</v>
       </c>
       <c r="AC6" t="n">
         <v>103</v>
       </c>
+      <c r="AD6" t="n">
+        <v>103</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>98</v>
       </c>
       <c r="C7" t="n">
         <v>99</v>
       </c>
       <c r="D7" t="n">
         <v>97</v>
       </c>
       <c r="E7" t="n">
         <v>100</v>
       </c>
       <c r="F7" t="n">
         <v>99</v>
       </c>
       <c r="G7" t="n">
         <v>98</v>
       </c>
@@ -4150,100 +4267,104 @@
         <v>98</v>
       </c>
       <c r="V7" t="n">
         <v>99</v>
       </c>
       <c r="W7" t="n">
         <v>98</v>
       </c>
       <c r="X7" t="n">
         <v>98</v>
       </c>
       <c r="Y7" t="n">
         <v>98</v>
       </c>
       <c r="Z7" t="n">
         <v>98</v>
       </c>
       <c r="AA7" t="n">
         <v>98</v>
       </c>
       <c r="AB7" t="n">
         <v>98</v>
       </c>
       <c r="AC7" t="n">
         <v>98</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4348,50 +4469,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -4439,50 +4565,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4530,50 +4659,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -4621,50 +4753,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -4712,50 +4847,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1193</v>
       </c>
       <c r="C6" t="n">
         <v>1197</v>
       </c>
       <c r="D6" t="n">
         <v>1197</v>
       </c>
       <c r="E6" t="n">
         <v>1188</v>
       </c>
       <c r="F6" t="n">
         <v>1205</v>
       </c>
       <c r="G6" t="n">
         <v>1219</v>
       </c>
@@ -4803,50 +4941,53 @@
       </c>
       <c r="V6" t="n">
         <v>1240</v>
       </c>
       <c r="W6" t="n">
         <v>1205</v>
       </c>
       <c r="X6" t="n">
         <v>1209</v>
       </c>
       <c r="Y6" t="n">
         <v>1218</v>
       </c>
       <c r="Z6" t="n">
         <v>1212</v>
       </c>
       <c r="AA6" t="n">
         <v>1204</v>
       </c>
       <c r="AB6" t="n">
         <v>1209</v>
       </c>
       <c r="AC6" t="n">
         <v>1207</v>
       </c>
+      <c r="AD6" t="n">
+        <v>1205</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1144</v>
       </c>
       <c r="C7" t="n">
         <v>1154</v>
       </c>
       <c r="D7" t="n">
         <v>1125</v>
       </c>
       <c r="E7" t="n">
         <v>1164</v>
       </c>
       <c r="F7" t="n">
         <v>1153</v>
       </c>
       <c r="G7" t="n">
         <v>1142</v>
       </c>
@@ -4893,100 +5034,104 @@
         <v>1143</v>
       </c>
       <c r="V7" t="n">
         <v>1152</v>
       </c>
       <c r="W7" t="n">
         <v>1143</v>
       </c>
       <c r="X7" t="n">
         <v>1143</v>
       </c>
       <c r="Y7" t="n">
         <v>1143</v>
       </c>
       <c r="Z7" t="n">
         <v>1144</v>
       </c>
       <c r="AA7" t="n">
         <v>1140</v>
       </c>
       <c r="AB7" t="n">
         <v>1144</v>
       </c>
       <c r="AC7" t="n">
         <v>1143</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>1148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5091,50 +5236,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -5182,50 +5332,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -5273,50 +5426,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -5364,50 +5520,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5455,50 +5614,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>814</v>
       </c>
       <c r="C6" t="n">
         <v>827</v>
       </c>
       <c r="D6" t="n">
         <v>777</v>
       </c>
       <c r="E6" t="n">
         <v>854</v>
       </c>
       <c r="F6" t="n">
         <v>817</v>
       </c>
       <c r="G6" t="n">
         <v>784</v>
       </c>
@@ -5546,50 +5708,53 @@
       </c>
       <c r="V6" t="n">
         <v>781</v>
       </c>
       <c r="W6" t="n">
         <v>800</v>
       </c>
       <c r="X6" t="n">
         <v>797</v>
       </c>
       <c r="Y6" t="n">
         <v>788</v>
       </c>
       <c r="Z6" t="n">
         <v>795</v>
       </c>
       <c r="AA6" t="n">
         <v>796</v>
       </c>
       <c r="AB6" t="n">
         <v>798</v>
       </c>
       <c r="AC6" t="n">
         <v>799</v>
       </c>
+      <c r="AD6" t="n">
+        <v>809</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>863</v>
       </c>
       <c r="C7" t="n">
         <v>870</v>
       </c>
       <c r="D7" t="n">
         <v>849</v>
       </c>
       <c r="E7" t="n">
         <v>878</v>
       </c>
       <c r="F7" t="n">
         <v>869</v>
       </c>
       <c r="G7" t="n">
         <v>861</v>
       </c>
@@ -5636,100 +5801,104 @@
         <v>862</v>
       </c>
       <c r="V7" t="n">
         <v>869</v>
       </c>
       <c r="W7" t="n">
         <v>862</v>
       </c>
       <c r="X7" t="n">
         <v>863</v>
       </c>
       <c r="Y7" t="n">
         <v>863</v>
       </c>
       <c r="Z7" t="n">
         <v>863</v>
       </c>
       <c r="AA7" t="n">
         <v>860</v>
       </c>
       <c r="AB7" t="n">
         <v>863</v>
       </c>
       <c r="AC7" t="n">
         <v>863</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>866</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5834,50 +6003,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -5925,50 +6099,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6016,50 +6193,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -6107,50 +6287,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6198,50 +6381,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>201</v>
       </c>
       <c r="C6" t="n">
         <v>182</v>
       </c>
       <c r="D6" t="n">
         <v>126</v>
       </c>
       <c r="E6" t="n">
         <v>204</v>
       </c>
       <c r="F6" t="n">
         <v>186</v>
       </c>
       <c r="G6" t="n">
         <v>154</v>
       </c>
@@ -6289,50 +6475,53 @@
       </c>
       <c r="V6" t="n">
         <v>181</v>
       </c>
       <c r="W6" t="n">
         <v>211</v>
       </c>
       <c r="X6" t="n">
         <v>193</v>
       </c>
       <c r="Y6" t="n">
         <v>213</v>
       </c>
       <c r="Z6" t="n">
         <v>164</v>
       </c>
       <c r="AA6" t="n">
         <v>160</v>
       </c>
       <c r="AB6" t="n">
         <v>168</v>
       </c>
       <c r="AC6" t="n">
         <v>168</v>
       </c>
+      <c r="AD6" t="n">
+        <v>236</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>223</v>
       </c>
       <c r="C7" t="n">
         <v>225</v>
       </c>
       <c r="D7" t="n">
         <v>219</v>
       </c>
       <c r="E7" t="n">
         <v>227</v>
       </c>
       <c r="F7" t="n">
         <v>224</v>
       </c>
       <c r="G7" t="n">
         <v>222</v>
       </c>
@@ -6379,100 +6568,104 @@
         <v>223</v>
       </c>
       <c r="V7" t="n">
         <v>224</v>
       </c>
       <c r="W7" t="n">
         <v>223</v>
       </c>
       <c r="X7" t="n">
         <v>223</v>
       </c>
       <c r="Y7" t="n">
         <v>223</v>
       </c>
       <c r="Z7" t="n">
         <v>223</v>
       </c>
       <c r="AA7" t="n">
         <v>222</v>
       </c>
       <c r="AB7" t="n">
         <v>223</v>
       </c>
       <c r="AC7" t="n">
         <v>223</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6577,50 +6770,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.76</v>
       </c>
@@ -6668,50 +6866,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.78</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6759,50 +6960,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -6850,50 +7054,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6941,50 +7148,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>853</v>
       </c>
       <c r="C6" t="n">
         <v>850</v>
       </c>
       <c r="D6" t="n">
         <v>858</v>
       </c>
       <c r="E6" t="n">
         <v>858</v>
       </c>
       <c r="F6" t="n">
         <v>845</v>
       </c>
       <c r="G6" t="n">
         <v>852</v>
       </c>
@@ -7032,50 +7242,53 @@
       </c>
       <c r="V6" t="n">
         <v>839</v>
       </c>
       <c r="W6" t="n">
         <v>812</v>
       </c>
       <c r="X6" t="n">
         <v>823</v>
       </c>
       <c r="Y6" t="n">
         <v>803</v>
       </c>
       <c r="Z6" t="n">
         <v>848</v>
       </c>
       <c r="AA6" t="n">
         <v>846</v>
       </c>
       <c r="AB6" t="n">
         <v>842</v>
       </c>
       <c r="AC6" t="n">
         <v>843</v>
       </c>
+      <c r="AD6" t="n">
+        <v>787</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>841</v>
       </c>
       <c r="C7" t="n">
         <v>848</v>
       </c>
       <c r="D7" t="n">
         <v>827</v>
       </c>
       <c r="E7" t="n">
         <v>856</v>
       </c>
       <c r="F7" t="n">
         <v>847</v>
       </c>
       <c r="G7" t="n">
         <v>839</v>
       </c>
@@ -7122,100 +7335,104 @@
         <v>840</v>
       </c>
       <c r="V7" t="n">
         <v>847</v>
       </c>
       <c r="W7" t="n">
         <v>840</v>
       </c>
       <c r="X7" t="n">
         <v>841</v>
       </c>
       <c r="Y7" t="n">
         <v>841</v>
       </c>
       <c r="Z7" t="n">
         <v>841</v>
       </c>
       <c r="AA7" t="n">
         <v>838</v>
       </c>
       <c r="AB7" t="n">
         <v>841</v>
       </c>
       <c r="AC7" t="n">
         <v>841</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>844</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7320,50 +7537,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -7411,50 +7633,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -7502,50 +7727,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -7593,50 +7821,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7684,50 +7915,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>461</v>
       </c>
       <c r="C6" t="n">
         <v>462</v>
       </c>
       <c r="D6" t="n">
         <v>479</v>
       </c>
       <c r="E6" t="n">
         <v>471</v>
       </c>
       <c r="F6" t="n">
         <v>459</v>
       </c>
       <c r="G6" t="n">
         <v>462</v>
       </c>
@@ -7775,50 +8009,53 @@
       </c>
       <c r="V6" t="n">
         <v>466</v>
       </c>
       <c r="W6" t="n">
         <v>468</v>
       </c>
       <c r="X6" t="n">
         <v>465</v>
       </c>
       <c r="Y6" t="n">
         <v>465</v>
       </c>
       <c r="Z6" t="n">
         <v>467</v>
       </c>
       <c r="AA6" t="n">
         <v>468</v>
       </c>
       <c r="AB6" t="n">
         <v>463</v>
       </c>
       <c r="AC6" t="n">
         <v>462</v>
       </c>
+      <c r="AD6" t="n">
+        <v>465</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>480</v>
       </c>
       <c r="C7" t="n">
         <v>484</v>
       </c>
       <c r="D7" t="n">
         <v>472</v>
       </c>
       <c r="E7" t="n">
         <v>488</v>
       </c>
       <c r="F7" t="n">
         <v>483</v>
       </c>
       <c r="G7" t="n">
         <v>479</v>
       </c>
@@ -7865,100 +8102,104 @@
         <v>479</v>
       </c>
       <c r="V7" t="n">
         <v>483</v>
       </c>
       <c r="W7" t="n">
         <v>479</v>
       </c>
       <c r="X7" t="n">
         <v>479</v>
       </c>
       <c r="Y7" t="n">
         <v>479</v>
       </c>
       <c r="Z7" t="n">
         <v>480</v>
       </c>
       <c r="AA7" t="n">
         <v>478</v>
       </c>
       <c r="AB7" t="n">
         <v>480</v>
       </c>
       <c r="AC7" t="n">
         <v>479</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8063,50 +8304,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -8154,50 +8400,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -8245,50 +8494,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -8336,50 +8588,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8427,50 +8682,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>492</v>
       </c>
       <c r="C6" t="n">
         <v>530</v>
       </c>
       <c r="D6" t="n">
         <v>511</v>
       </c>
       <c r="E6" t="n">
         <v>509</v>
       </c>
       <c r="F6" t="n">
         <v>532</v>
       </c>
       <c r="G6" t="n">
         <v>535</v>
       </c>
@@ -8518,50 +8776,53 @@
       </c>
       <c r="V6" t="n">
         <v>535</v>
       </c>
       <c r="W6" t="n">
         <v>514</v>
       </c>
       <c r="X6" t="n">
         <v>525</v>
       </c>
       <c r="Y6" t="n">
         <v>525</v>
       </c>
       <c r="Z6" t="n">
         <v>528</v>
       </c>
       <c r="AA6" t="n">
         <v>526</v>
       </c>
       <c r="AB6" t="n">
         <v>534</v>
       </c>
       <c r="AC6" t="n">
         <v>533</v>
       </c>
+      <c r="AD6" t="n">
+        <v>526</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>464</v>
       </c>
       <c r="C7" t="n">
         <v>468</v>
       </c>
       <c r="D7" t="n">
         <v>456</v>
       </c>
       <c r="E7" t="n">
         <v>472</v>
       </c>
       <c r="F7" t="n">
         <v>467</v>
       </c>
       <c r="G7" t="n">
         <v>463</v>
       </c>
@@ -8608,100 +8869,104 @@
         <v>463</v>
       </c>
       <c r="V7" t="n">
         <v>467</v>
       </c>
       <c r="W7" t="n">
         <v>463</v>
       </c>
       <c r="X7" t="n">
         <v>463</v>
       </c>
       <c r="Y7" t="n">
         <v>463</v>
       </c>
       <c r="Z7" t="n">
         <v>464</v>
       </c>
       <c r="AA7" t="n">
         <v>462</v>
       </c>
       <c r="AB7" t="n">
         <v>464</v>
       </c>
       <c r="AC7" t="n">
         <v>463</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8806,50 +9071,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -8897,50 +9167,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8988,50 +9261,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9079,50 +9355,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9170,50 +9449,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>936</v>
       </c>
       <c r="C6" t="n">
         <v>952</v>
       </c>
       <c r="D6" t="n">
         <v>908</v>
       </c>
       <c r="E6" t="n">
         <v>966</v>
       </c>
       <c r="F6" t="n">
         <v>945</v>
       </c>
       <c r="G6" t="n">
         <v>910</v>
       </c>
@@ -9261,50 +9543,53 @@
       </c>
       <c r="V6" t="n">
         <v>977</v>
       </c>
       <c r="W6" t="n">
         <v>972</v>
       </c>
       <c r="X6" t="n">
         <v>978</v>
       </c>
       <c r="Y6" t="n">
         <v>956</v>
       </c>
       <c r="Z6" t="n">
         <v>939</v>
       </c>
       <c r="AA6" t="n">
         <v>947</v>
       </c>
       <c r="AB6" t="n">
         <v>967</v>
       </c>
       <c r="AC6" t="n">
         <v>941</v>
       </c>
+      <c r="AD6" t="n">
+        <v>961</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>973</v>
       </c>
       <c r="C7" t="n">
         <v>982</v>
       </c>
       <c r="D7" t="n">
         <v>957</v>
       </c>
       <c r="E7" t="n">
         <v>990</v>
       </c>
       <c r="F7" t="n">
         <v>981</v>
       </c>
       <c r="G7" t="n">
         <v>971</v>
       </c>
@@ -9351,100 +9636,104 @@
         <v>972</v>
       </c>
       <c r="V7" t="n">
         <v>980</v>
       </c>
       <c r="W7" t="n">
         <v>972</v>
       </c>
       <c r="X7" t="n">
         <v>973</v>
       </c>
       <c r="Y7" t="n">
         <v>973</v>
       </c>
       <c r="Z7" t="n">
         <v>973</v>
       </c>
       <c r="AA7" t="n">
         <v>970</v>
       </c>
       <c r="AB7" t="n">
         <v>973</v>
       </c>
       <c r="AC7" t="n">
         <v>973</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>977</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9549,50 +9838,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -9640,50 +9934,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9731,50 +10028,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -9822,50 +10122,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9913,50 +10216,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1071</v>
       </c>
       <c r="C6" t="n">
         <v>1072</v>
       </c>
       <c r="D6" t="n">
         <v>1066</v>
       </c>
       <c r="E6" t="n">
         <v>1076</v>
       </c>
       <c r="F6" t="n">
         <v>1077</v>
       </c>
       <c r="G6" t="n">
         <v>1093</v>
       </c>
@@ -10004,50 +10310,53 @@
       </c>
       <c r="V6" t="n">
         <v>1044</v>
       </c>
       <c r="W6" t="n">
         <v>1033</v>
       </c>
       <c r="X6" t="n">
         <v>1028</v>
       </c>
       <c r="Y6" t="n">
         <v>1050</v>
       </c>
       <c r="Z6" t="n">
         <v>1068</v>
       </c>
       <c r="AA6" t="n">
         <v>1053</v>
       </c>
       <c r="AB6" t="n">
         <v>1040</v>
       </c>
       <c r="AC6" t="n">
         <v>1065</v>
       </c>
+      <c r="AD6" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1034</v>
       </c>
       <c r="C7" t="n">
         <v>1042</v>
       </c>
       <c r="D7" t="n">
         <v>1017</v>
       </c>
       <c r="E7" t="n">
         <v>1052</v>
       </c>
       <c r="F7" t="n">
         <v>1041</v>
       </c>
       <c r="G7" t="n">
         <v>1032</v>
       </c>
@@ -10094,100 +10403,104 @@
         <v>1033</v>
       </c>
       <c r="V7" t="n">
         <v>1041</v>
       </c>
       <c r="W7" t="n">
         <v>1033</v>
       </c>
       <c r="X7" t="n">
         <v>1033</v>
       </c>
       <c r="Y7" t="n">
         <v>1033</v>
       </c>
       <c r="Z7" t="n">
         <v>1034</v>
       </c>
       <c r="AA7" t="n">
         <v>1030</v>
       </c>
       <c r="AB7" t="n">
         <v>1034</v>
       </c>
       <c r="AC7" t="n">
         <v>1033</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>1037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10292,50 +10605,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -10383,50 +10701,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10474,50 +10795,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -10565,50 +10889,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -10656,50 +10983,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>250</v>
       </c>
       <c r="C6" t="n">
         <v>263</v>
       </c>
       <c r="D6" t="n">
         <v>214</v>
       </c>
       <c r="E6" t="n">
         <v>277</v>
       </c>
       <c r="F6" t="n">
         <v>252</v>
       </c>
       <c r="G6" t="n">
         <v>235</v>
       </c>
@@ -10747,50 +11077,53 @@
       </c>
       <c r="V6" t="n">
         <v>267</v>
       </c>
       <c r="W6" t="n">
         <v>256</v>
       </c>
       <c r="X6" t="n">
         <v>288</v>
       </c>
       <c r="Y6" t="n">
         <v>288</v>
       </c>
       <c r="Z6" t="n">
         <v>254</v>
       </c>
       <c r="AA6" t="n">
         <v>256</v>
       </c>
       <c r="AB6" t="n">
         <v>258</v>
       </c>
       <c r="AC6" t="n">
         <v>237</v>
       </c>
+      <c r="AD6" t="n">
+        <v>270</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>271</v>
       </c>
       <c r="C7" t="n">
         <v>273</v>
       </c>
       <c r="D7" t="n">
         <v>266</v>
       </c>
       <c r="E7" t="n">
         <v>276</v>
       </c>
       <c r="F7" t="n">
         <v>273</v>
       </c>
       <c r="G7" t="n">
         <v>270</v>
       </c>
@@ -10837,100 +11170,104 @@
         <v>271</v>
       </c>
       <c r="V7" t="n">
         <v>273</v>
       </c>
       <c r="W7" t="n">
         <v>271</v>
       </c>
       <c r="X7" t="n">
         <v>271</v>
       </c>
       <c r="Y7" t="n">
         <v>271</v>
       </c>
       <c r="Z7" t="n">
         <v>271</v>
       </c>
       <c r="AA7" t="n">
         <v>270</v>
       </c>
       <c r="AB7" t="n">
         <v>271</v>
       </c>
       <c r="AC7" t="n">
         <v>271</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC7"/>
+  <dimension ref="A1:AD7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Holiday bookings</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11035,50 +11372,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -11126,50 +11468,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11217,50 +11562,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -11308,50 +11656,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11399,50 +11750,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>651</v>
       </c>
       <c r="C6" t="n">
         <v>646</v>
       </c>
       <c r="D6" t="n">
         <v>671</v>
       </c>
       <c r="E6" t="n">
         <v>653</v>
       </c>
       <c r="F6" t="n">
         <v>668</v>
       </c>
       <c r="G6" t="n">
         <v>683</v>
       </c>
@@ -11490,50 +11844,53 @@
       </c>
       <c r="V6" t="n">
         <v>690</v>
       </c>
       <c r="W6" t="n">
         <v>672</v>
       </c>
       <c r="X6" t="n">
         <v>655</v>
       </c>
       <c r="Y6" t="n">
         <v>636</v>
       </c>
       <c r="Z6" t="n">
         <v>667</v>
       </c>
       <c r="AA6" t="n">
         <v>636</v>
       </c>
       <c r="AB6" t="n">
         <v>653</v>
       </c>
       <c r="AC6" t="n">
         <v>658</v>
       </c>
+      <c r="AD6" t="n">
+        <v>659</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>652</v>
       </c>
       <c r="C7" t="n">
         <v>658</v>
       </c>
       <c r="D7" t="n">
         <v>642</v>
       </c>
       <c r="E7" t="n">
         <v>664</v>
       </c>
       <c r="F7" t="n">
         <v>657</v>
       </c>
       <c r="G7" t="n">
         <v>651</v>
       </c>
@@ -11580,46 +11937,49 @@
         <v>652</v>
       </c>
       <c r="V7" t="n">
         <v>657</v>
       </c>
       <c r="W7" t="n">
         <v>652</v>
       </c>
       <c r="X7" t="n">
         <v>652</v>
       </c>
       <c r="Y7" t="n">
         <v>652</v>
       </c>
       <c r="Z7" t="n">
         <v>652</v>
       </c>
       <c r="AA7" t="n">
         <v>650</v>
       </c>
       <c r="AB7" t="n">
         <v>652</v>
       </c>
       <c r="AC7" t="n">
         <v>652</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>655</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>