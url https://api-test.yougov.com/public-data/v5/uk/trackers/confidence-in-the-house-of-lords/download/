--- v0 (2026-04-15)
+++ v1 (2026-07-09)
@@ -462,72 +462,73 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -557,406 +558,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1668</v>
       </c>
       <c r="C7" t="n">
         <v>1674</v>
       </c>
       <c r="D7" t="n">
         <v>1681</v>
       </c>
       <c r="E7" t="n">
         <v>1792</v>
       </c>
       <c r="F7" t="n">
         <v>1804</v>
       </c>
       <c r="G7" t="n">
         <v>1785</v>
       </c>
       <c r="H7" t="n">
         <v>1799</v>
       </c>
       <c r="I7" t="n">
         <v>1783</v>
       </c>
       <c r="J7" t="n">
         <v>1724</v>
       </c>
       <c r="K7" t="n">
         <v>1761</v>
       </c>
       <c r="L7" t="n">
         <v>1698</v>
       </c>
       <c r="M7" t="n">
         <v>1702</v>
       </c>
       <c r="N7" t="n">
         <v>1744</v>
       </c>
+      <c r="O7" t="n">
+        <v>1764</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1668</v>
       </c>
       <c r="C8" t="n">
         <v>1674</v>
       </c>
       <c r="D8" t="n">
         <v>1681</v>
       </c>
       <c r="E8" t="n">
         <v>1792</v>
       </c>
       <c r="F8" t="n">
         <v>1804</v>
       </c>
       <c r="G8" t="n">
         <v>1785</v>
       </c>
       <c r="H8" t="n">
         <v>1799</v>
       </c>
       <c r="I8" t="n">
         <v>1783</v>
       </c>
       <c r="J8" t="n">
         <v>1724</v>
       </c>
       <c r="K8" t="n">
         <v>1761</v>
       </c>
       <c r="L8" t="n">
         <v>1698</v>
       </c>
       <c r="M8" t="n">
         <v>1702</v>
       </c>
       <c r="N8" t="n">
         <v>1744</v>
+      </c>
+      <c r="O8" t="n">
+        <v>1764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -986,406 +1014,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>278</v>
       </c>
       <c r="C7" t="n">
         <v>279</v>
       </c>
       <c r="D7" t="n">
         <v>271</v>
       </c>
       <c r="E7" t="n">
         <v>314</v>
       </c>
       <c r="F7" t="n">
         <v>301</v>
       </c>
       <c r="G7" t="n">
         <v>300</v>
       </c>
       <c r="H7" t="n">
         <v>303</v>
       </c>
       <c r="I7" t="n">
         <v>295</v>
       </c>
       <c r="J7" t="n">
         <v>294</v>
       </c>
       <c r="K7" t="n">
         <v>283</v>
       </c>
       <c r="L7" t="n">
         <v>288</v>
       </c>
       <c r="M7" t="n">
         <v>279</v>
       </c>
       <c r="N7" t="n">
         <v>296</v>
       </c>
+      <c r="O7" t="n">
+        <v>294</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>275</v>
       </c>
       <c r="C8" t="n">
         <v>278</v>
       </c>
       <c r="D8" t="n">
         <v>279</v>
       </c>
       <c r="E8" t="n">
         <v>297</v>
       </c>
       <c r="F8" t="n">
         <v>299</v>
       </c>
       <c r="G8" t="n">
         <v>296</v>
       </c>
       <c r="H8" t="n">
         <v>299</v>
       </c>
       <c r="I8" t="n">
         <v>296</v>
       </c>
       <c r="J8" t="n">
         <v>286</v>
       </c>
       <c r="K8" t="n">
         <v>292</v>
       </c>
       <c r="L8" t="n">
         <v>278</v>
       </c>
       <c r="M8" t="n">
         <v>279</v>
       </c>
       <c r="N8" t="n">
         <v>286</v>
+      </c>
+      <c r="O8" t="n">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1415,406 +1470,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>412</v>
       </c>
       <c r="C7" t="n">
         <v>397</v>
       </c>
       <c r="D7" t="n">
         <v>412</v>
       </c>
       <c r="E7" t="n">
         <v>454</v>
       </c>
       <c r="F7" t="n">
         <v>442</v>
       </c>
       <c r="G7" t="n">
         <v>443</v>
       </c>
       <c r="H7" t="n">
         <v>442</v>
       </c>
       <c r="I7" t="n">
         <v>439</v>
       </c>
       <c r="J7" t="n">
         <v>423</v>
       </c>
       <c r="K7" t="n">
         <v>426</v>
       </c>
       <c r="L7" t="n">
         <v>415</v>
       </c>
       <c r="M7" t="n">
         <v>422</v>
       </c>
       <c r="N7" t="n">
         <v>421</v>
       </c>
+      <c r="O7" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>407</v>
       </c>
       <c r="C8" t="n">
         <v>403</v>
       </c>
       <c r="D8" t="n">
         <v>405</v>
       </c>
       <c r="E8" t="n">
         <v>432</v>
       </c>
       <c r="F8" t="n">
         <v>435</v>
       </c>
       <c r="G8" t="n">
         <v>430</v>
       </c>
       <c r="H8" t="n">
         <v>434</v>
       </c>
       <c r="I8" t="n">
         <v>430</v>
       </c>
       <c r="J8" t="n">
         <v>415</v>
       </c>
       <c r="K8" t="n">
         <v>424</v>
       </c>
       <c r="L8" t="n">
         <v>402</v>
       </c>
       <c r="M8" t="n">
         <v>403</v>
       </c>
       <c r="N8" t="n">
         <v>413</v>
+      </c>
+      <c r="O8" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1844,406 +1926,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>143</v>
       </c>
       <c r="C7" t="n">
         <v>144</v>
       </c>
       <c r="D7" t="n">
         <v>138</v>
       </c>
       <c r="E7" t="n">
         <v>141</v>
       </c>
       <c r="F7" t="n">
         <v>157</v>
       </c>
       <c r="G7" t="n">
         <v>158</v>
       </c>
       <c r="H7" t="n">
         <v>157</v>
       </c>
       <c r="I7" t="n">
         <v>148</v>
       </c>
       <c r="J7" t="n">
         <v>155</v>
       </c>
       <c r="K7" t="n">
         <v>151</v>
       </c>
       <c r="L7" t="n">
         <v>142</v>
       </c>
       <c r="M7" t="n">
         <v>149</v>
       </c>
       <c r="N7" t="n">
         <v>152</v>
       </c>
+      <c r="O7" t="n">
+        <v>151</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>143</v>
       </c>
       <c r="C8" t="n">
         <v>144</v>
       </c>
       <c r="D8" t="n">
         <v>145</v>
       </c>
       <c r="E8" t="n">
         <v>154</v>
       </c>
       <c r="F8" t="n">
         <v>155</v>
       </c>
       <c r="G8" t="n">
         <v>154</v>
       </c>
       <c r="H8" t="n">
         <v>155</v>
       </c>
       <c r="I8" t="n">
         <v>153</v>
       </c>
       <c r="J8" t="n">
         <v>148</v>
       </c>
       <c r="K8" t="n">
         <v>151</v>
       </c>
       <c r="L8" t="n">
         <v>148</v>
       </c>
       <c r="M8" t="n">
         <v>148</v>
       </c>
       <c r="N8" t="n">
         <v>152</v>
+      </c>
+      <c r="O8" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2273,406 +2382,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>92</v>
       </c>
       <c r="C7" t="n">
         <v>84</v>
       </c>
       <c r="D7" t="n">
         <v>93</v>
       </c>
       <c r="E7" t="n">
         <v>93</v>
       </c>
       <c r="F7" t="n">
         <v>90</v>
       </c>
       <c r="G7" t="n">
         <v>83</v>
       </c>
       <c r="H7" t="n">
         <v>98</v>
       </c>
       <c r="I7" t="n">
         <v>100</v>
       </c>
       <c r="J7" t="n">
         <v>91</v>
       </c>
       <c r="K7" t="n">
         <v>94</v>
       </c>
       <c r="L7" t="n">
         <v>86</v>
       </c>
       <c r="M7" t="n">
         <v>91</v>
       </c>
       <c r="N7" t="n">
         <v>94</v>
       </c>
+      <c r="O7" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>85</v>
       </c>
       <c r="C8" t="n">
         <v>85</v>
       </c>
       <c r="D8" t="n">
         <v>86</v>
       </c>
       <c r="E8" t="n">
         <v>91</v>
       </c>
       <c r="F8" t="n">
         <v>92</v>
       </c>
       <c r="G8" t="n">
         <v>91</v>
       </c>
       <c r="H8" t="n">
         <v>92</v>
       </c>
       <c r="I8" t="n">
         <v>91</v>
       </c>
       <c r="J8" t="n">
         <v>88</v>
       </c>
       <c r="K8" t="n">
         <v>90</v>
       </c>
       <c r="L8" t="n">
         <v>82</v>
       </c>
       <c r="M8" t="n">
         <v>82</v>
       </c>
       <c r="N8" t="n">
         <v>84</v>
+      </c>
+      <c r="O8" t="n">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2702,406 +2838,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>590</v>
       </c>
       <c r="C7" t="n">
         <v>602</v>
       </c>
       <c r="D7" t="n">
         <v>593</v>
       </c>
       <c r="E7" t="n">
         <v>705</v>
       </c>
       <c r="F7" t="n">
         <v>628</v>
       </c>
       <c r="G7" t="n">
         <v>610</v>
       </c>
       <c r="H7" t="n">
         <v>609</v>
       </c>
       <c r="I7" t="n">
         <v>600</v>
       </c>
       <c r="J7" t="n">
         <v>586</v>
       </c>
       <c r="K7" t="n">
         <v>598</v>
       </c>
       <c r="L7" t="n">
         <v>258</v>
       </c>
       <c r="M7" t="n">
         <v>252</v>
       </c>
       <c r="N7" t="n">
         <v>280</v>
       </c>
+      <c r="O7" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>553</v>
       </c>
       <c r="C8" t="n">
         <v>573</v>
       </c>
       <c r="D8" t="n">
         <v>570</v>
       </c>
       <c r="E8" t="n">
         <v>607</v>
       </c>
       <c r="F8" t="n">
         <v>627</v>
       </c>
       <c r="G8" t="n">
         <v>612</v>
       </c>
       <c r="H8" t="n">
         <v>620</v>
       </c>
       <c r="I8" t="n">
         <v>617</v>
       </c>
       <c r="J8" t="n">
         <v>596</v>
       </c>
       <c r="K8" t="n">
         <v>609</v>
       </c>
       <c r="L8" t="n">
         <v>306</v>
       </c>
       <c r="M8" t="n">
         <v>306</v>
       </c>
       <c r="N8" t="n">
         <v>315</v>
+      </c>
+      <c r="O8" t="n">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3131,406 +3294,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>532</v>
       </c>
       <c r="C7" t="n">
         <v>472</v>
       </c>
       <c r="D7" t="n">
         <v>456</v>
       </c>
       <c r="E7" t="n">
         <v>495</v>
       </c>
       <c r="F7" t="n">
         <v>447</v>
       </c>
       <c r="G7" t="n">
         <v>444</v>
       </c>
       <c r="H7" t="n">
         <v>458</v>
       </c>
       <c r="I7" t="n">
         <v>440</v>
       </c>
       <c r="J7" t="n">
         <v>430</v>
       </c>
       <c r="K7" t="n">
         <v>445</v>
       </c>
       <c r="L7" t="n">
         <v>522</v>
       </c>
       <c r="M7" t="n">
         <v>522</v>
       </c>
       <c r="N7" t="n">
         <v>464</v>
       </c>
+      <c r="O7" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>532</v>
       </c>
       <c r="C8" t="n">
         <v>418</v>
       </c>
       <c r="D8" t="n">
         <v>419</v>
       </c>
       <c r="E8" t="n">
         <v>457</v>
       </c>
       <c r="F8" t="n">
         <v>459</v>
       </c>
       <c r="G8" t="n">
         <v>452</v>
       </c>
       <c r="H8" t="n">
         <v>459</v>
       </c>
       <c r="I8" t="n">
         <v>454</v>
       </c>
       <c r="J8" t="n">
         <v>443</v>
       </c>
       <c r="K8" t="n">
         <v>448</v>
       </c>
       <c r="L8" t="n">
         <v>439</v>
       </c>
       <c r="M8" t="n">
         <v>437</v>
       </c>
       <c r="N8" t="n">
         <v>448</v>
+      </c>
+      <c r="O8" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3560,406 +3750,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>109</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>173</v>
       </c>
       <c r="E7" t="n">
         <v>144</v>
       </c>
       <c r="F7" t="n">
         <v>170</v>
       </c>
       <c r="G7" t="n">
         <v>154</v>
       </c>
       <c r="H7" t="n">
         <v>159</v>
       </c>
       <c r="I7" t="n">
         <v>163</v>
       </c>
       <c r="J7" t="n">
         <v>151</v>
       </c>
       <c r="K7" t="n">
         <v>159</v>
       </c>
       <c r="L7" t="n">
         <v>189</v>
       </c>
       <c r="M7" t="n">
         <v>180</v>
       </c>
       <c r="N7" t="n">
         <v>159</v>
       </c>
+      <c r="O7" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>100</v>
       </c>
       <c r="C8" t="n">
         <v>151</v>
       </c>
       <c r="D8" t="n">
         <v>151</v>
       </c>
       <c r="E8" t="n">
         <v>161</v>
       </c>
       <c r="F8" t="n">
         <v>165</v>
       </c>
       <c r="G8" t="n">
         <v>163</v>
       </c>
       <c r="H8" t="n">
         <v>163</v>
       </c>
       <c r="I8" t="n">
         <v>163</v>
       </c>
       <c r="J8" t="n">
         <v>158</v>
       </c>
       <c r="K8" t="n">
         <v>163</v>
       </c>
       <c r="L8" t="n">
         <v>156</v>
       </c>
       <c r="M8" t="n">
         <v>157</v>
       </c>
       <c r="N8" t="n">
         <v>162</v>
+      </c>
+      <c r="O8" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3989,406 +4206,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>729</v>
       </c>
       <c r="C7" t="n">
         <v>737</v>
       </c>
       <c r="D7" t="n">
         <v>746</v>
       </c>
       <c r="E7" t="n">
         <v>755</v>
       </c>
       <c r="F7" t="n">
         <v>734</v>
       </c>
       <c r="G7" t="n">
         <v>722</v>
       </c>
       <c r="H7" t="n">
         <v>727</v>
       </c>
       <c r="I7" t="n">
         <v>725</v>
       </c>
       <c r="J7" t="n">
         <v>715</v>
       </c>
       <c r="K7" t="n">
         <v>732</v>
       </c>
       <c r="L7" t="n">
         <v>681</v>
       </c>
       <c r="M7" t="n">
         <v>728</v>
       </c>
       <c r="N7" t="n">
         <v>652</v>
       </c>
+      <c r="O7" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>642</v>
       </c>
       <c r="C8" t="n">
         <v>621</v>
       </c>
       <c r="D8" t="n">
         <v>624</v>
       </c>
       <c r="E8" t="n">
         <v>665</v>
       </c>
       <c r="F8" t="n">
         <v>669</v>
       </c>
       <c r="G8" t="n">
         <v>662</v>
       </c>
       <c r="H8" t="n">
         <v>667</v>
       </c>
       <c r="I8" t="n">
         <v>661</v>
       </c>
       <c r="J8" t="n">
         <v>640</v>
       </c>
       <c r="K8" t="n">
         <v>653</v>
       </c>
       <c r="L8" t="n">
         <v>630</v>
       </c>
       <c r="M8" t="n">
         <v>631</v>
       </c>
       <c r="N8" t="n">
         <v>647</v>
+      </c>
+      <c r="O8" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4418,406 +4662,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>707</v>
       </c>
       <c r="C7" t="n">
         <v>685</v>
       </c>
       <c r="D7" t="n">
         <v>675</v>
       </c>
       <c r="E7" t="n">
         <v>757</v>
       </c>
       <c r="F7" t="n">
         <v>697</v>
       </c>
       <c r="G7" t="n">
         <v>696</v>
       </c>
       <c r="H7" t="n">
         <v>691</v>
       </c>
       <c r="I7" t="n">
         <v>667</v>
       </c>
       <c r="J7" t="n">
         <v>641</v>
       </c>
       <c r="K7" t="n">
         <v>615</v>
       </c>
       <c r="L7" t="n">
         <v>642</v>
       </c>
       <c r="M7" t="n">
         <v>584</v>
       </c>
       <c r="N7" t="n">
         <v>659</v>
       </c>
+      <c r="O7" t="n">
+        <v>595</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>687</v>
       </c>
       <c r="C8" t="n">
         <v>663</v>
       </c>
       <c r="D8" t="n">
         <v>666</v>
       </c>
       <c r="E8" t="n">
         <v>710</v>
       </c>
       <c r="F8" t="n">
         <v>714</v>
       </c>
       <c r="G8" t="n">
         <v>707</v>
       </c>
       <c r="H8" t="n">
         <v>712</v>
       </c>
       <c r="I8" t="n">
         <v>706</v>
       </c>
       <c r="J8" t="n">
         <v>683</v>
       </c>
       <c r="K8" t="n">
         <v>697</v>
       </c>
       <c r="L8" t="n">
         <v>672</v>
       </c>
       <c r="M8" t="n">
         <v>674</v>
       </c>
       <c r="N8" t="n">
         <v>691</v>
+      </c>
+      <c r="O8" t="n">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4847,406 +5118,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>212</v>
       </c>
       <c r="C7" t="n">
         <v>231</v>
       </c>
       <c r="D7" t="n">
         <v>228</v>
       </c>
       <c r="E7" t="n">
         <v>252</v>
       </c>
       <c r="F7" t="n">
         <v>329</v>
       </c>
       <c r="G7" t="n">
         <v>336</v>
       </c>
       <c r="H7" t="n">
         <v>344</v>
       </c>
       <c r="I7" t="n">
         <v>351</v>
       </c>
       <c r="J7" t="n">
         <v>332</v>
       </c>
       <c r="K7" t="n">
         <v>363</v>
       </c>
       <c r="L7" t="n">
         <v>348</v>
       </c>
       <c r="M7" t="n">
         <v>356</v>
       </c>
       <c r="N7" t="n">
         <v>386</v>
       </c>
+      <c r="O7" t="n">
+        <v>487</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>311</v>
       </c>
       <c r="C8" t="n">
         <v>352</v>
       </c>
       <c r="D8" t="n">
         <v>344</v>
       </c>
       <c r="E8" t="n">
         <v>386</v>
       </c>
       <c r="F8" t="n">
         <v>374</v>
       </c>
       <c r="G8" t="n">
         <v>385</v>
       </c>
       <c r="H8" t="n">
         <v>381</v>
       </c>
       <c r="I8" t="n">
         <v>376</v>
       </c>
       <c r="J8" t="n">
         <v>362</v>
       </c>
       <c r="K8" t="n">
         <v>363</v>
       </c>
       <c r="L8" t="n">
         <v>367</v>
       </c>
       <c r="M8" t="n">
         <v>366</v>
       </c>
       <c r="N8" t="n">
         <v>381</v>
+      </c>
+      <c r="O8" t="n">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5276,406 +5574,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>138</v>
       </c>
       <c r="C7" t="n">
         <v>151</v>
       </c>
       <c r="D7" t="n">
         <v>118</v>
       </c>
       <c r="E7" t="n">
         <v>104</v>
       </c>
       <c r="F7" t="n">
         <v>185</v>
       </c>
       <c r="G7" t="n">
         <v>186</v>
       </c>
       <c r="H7" t="n">
         <v>192</v>
       </c>
       <c r="I7" t="n">
         <v>172</v>
       </c>
       <c r="J7" t="n">
         <v>164</v>
       </c>
       <c r="K7" t="n">
         <v>172</v>
       </c>
       <c r="L7" t="n">
         <v>150</v>
       </c>
       <c r="M7" t="n">
         <v>146</v>
       </c>
       <c r="N7" t="n">
         <v>106</v>
       </c>
+      <c r="O7" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>183</v>
       </c>
       <c r="C8" t="n">
         <v>182</v>
       </c>
       <c r="D8" t="n">
         <v>183</v>
       </c>
       <c r="E8" t="n">
         <v>195</v>
       </c>
       <c r="F8" t="n">
         <v>197</v>
       </c>
       <c r="G8" t="n">
         <v>195</v>
       </c>
       <c r="H8" t="n">
         <v>196</v>
       </c>
       <c r="I8" t="n">
         <v>194</v>
       </c>
       <c r="J8" t="n">
         <v>188</v>
       </c>
       <c r="K8" t="n">
         <v>192</v>
       </c>
       <c r="L8" t="n">
         <v>185</v>
       </c>
       <c r="M8" t="n">
         <v>186</v>
       </c>
       <c r="N8" t="n">
         <v>190</v>
+      </c>
+      <c r="O8" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5705,406 +6030,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>20</v>
       </c>
       <c r="C7" t="n">
         <v>21</v>
       </c>
       <c r="D7" t="n">
         <v>32</v>
       </c>
       <c r="E7" t="n">
         <v>28</v>
       </c>
       <c r="F7" t="n">
         <v>44</v>
       </c>
       <c r="G7" t="n">
         <v>31</v>
       </c>
       <c r="H7" t="n">
         <v>37</v>
       </c>
       <c r="I7" t="n">
         <v>40</v>
       </c>
       <c r="J7" t="n">
         <v>36</v>
       </c>
       <c r="K7" t="n">
         <v>51</v>
       </c>
       <c r="L7" t="n">
         <v>27</v>
       </c>
       <c r="M7" t="n">
         <v>34</v>
       </c>
       <c r="N7" t="n">
         <v>47</v>
       </c>
+      <c r="O7" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>27</v>
       </c>
       <c r="C8" t="n">
         <v>38</v>
       </c>
       <c r="D8" t="n">
         <v>48</v>
       </c>
       <c r="E8" t="n">
         <v>32</v>
       </c>
       <c r="F8" t="n">
         <v>47</v>
       </c>
       <c r="G8" t="n">
         <v>31</v>
       </c>
       <c r="H8" t="n">
         <v>38</v>
       </c>
       <c r="I8" t="n">
         <v>40</v>
       </c>
       <c r="J8" t="n">
         <v>39</v>
       </c>
       <c r="K8" t="n">
         <v>48</v>
       </c>
       <c r="L8" t="n">
         <v>29</v>
       </c>
       <c r="M8" t="n">
         <v>30</v>
       </c>
       <c r="N8" t="n">
         <v>26</v>
+      </c>
+      <c r="O8" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6134,406 +6486,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1003</v>
       </c>
       <c r="C7" t="n">
         <v>993</v>
       </c>
       <c r="D7" t="n">
         <v>993</v>
       </c>
       <c r="E7" t="n">
         <v>1028</v>
       </c>
       <c r="F7" t="n">
         <v>1029</v>
       </c>
       <c r="G7" t="n">
         <v>1067</v>
       </c>
       <c r="H7" t="n">
         <v>1054</v>
       </c>
       <c r="I7" t="n">
         <v>1067</v>
       </c>
       <c r="J7" t="n">
         <v>1030</v>
       </c>
       <c r="K7" t="n">
         <v>1069</v>
       </c>
       <c r="L7" t="n">
         <v>998</v>
       </c>
       <c r="M7" t="n">
         <v>995</v>
       </c>
       <c r="N7" t="n">
         <v>1071</v>
       </c>
+      <c r="O7" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>951</v>
       </c>
       <c r="C8" t="n">
         <v>954</v>
       </c>
       <c r="D8" t="n">
         <v>958</v>
       </c>
       <c r="E8" t="n">
         <v>1021</v>
       </c>
       <c r="F8" t="n">
         <v>1028</v>
       </c>
       <c r="G8" t="n">
         <v>1017</v>
       </c>
       <c r="H8" t="n">
         <v>1025</v>
       </c>
       <c r="I8" t="n">
         <v>1016</v>
       </c>
       <c r="J8" t="n">
         <v>983</v>
       </c>
       <c r="K8" t="n">
         <v>1004</v>
       </c>
       <c r="L8" t="n">
         <v>968</v>
       </c>
       <c r="M8" t="n">
         <v>970</v>
       </c>
       <c r="N8" t="n">
         <v>994</v>
+      </c>
+      <c r="O8" t="n">
+        <v>1005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6563,406 +6942,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>665</v>
       </c>
       <c r="C7" t="n">
         <v>681</v>
       </c>
       <c r="D7" t="n">
         <v>688</v>
       </c>
       <c r="E7" t="n">
         <v>764</v>
       </c>
       <c r="F7" t="n">
         <v>775</v>
       </c>
       <c r="G7" t="n">
         <v>718</v>
       </c>
       <c r="H7" t="n">
         <v>745</v>
       </c>
       <c r="I7" t="n">
         <v>716</v>
       </c>
       <c r="J7" t="n">
         <v>694</v>
       </c>
       <c r="K7" t="n">
         <v>692</v>
       </c>
       <c r="L7" t="n">
         <v>700</v>
       </c>
       <c r="M7" t="n">
         <v>707</v>
       </c>
       <c r="N7" t="n">
         <v>673</v>
       </c>
+      <c r="O7" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>717</v>
       </c>
       <c r="C8" t="n">
         <v>720</v>
       </c>
       <c r="D8" t="n">
         <v>723</v>
       </c>
       <c r="E8" t="n">
         <v>771</v>
       </c>
       <c r="F8" t="n">
         <v>776</v>
       </c>
       <c r="G8" t="n">
         <v>768</v>
       </c>
       <c r="H8" t="n">
         <v>774</v>
       </c>
       <c r="I8" t="n">
         <v>767</v>
       </c>
       <c r="J8" t="n">
         <v>741</v>
       </c>
       <c r="K8" t="n">
         <v>757</v>
       </c>
       <c r="L8" t="n">
         <v>730</v>
       </c>
       <c r="M8" t="n">
         <v>732</v>
       </c>
       <c r="N8" t="n">
         <v>750</v>
+      </c>
+      <c r="O8" t="n">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6992,406 +7398,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>660</v>
       </c>
       <c r="C7" t="n">
         <v>685</v>
       </c>
       <c r="D7" t="n">
         <v>701</v>
       </c>
       <c r="E7" t="n">
         <v>718</v>
       </c>
       <c r="F7" t="n">
         <v>744</v>
       </c>
       <c r="G7" t="n">
         <v>699</v>
       </c>
       <c r="H7" t="n">
         <v>711</v>
       </c>
       <c r="I7" t="n">
         <v>710</v>
       </c>
       <c r="J7" t="n">
         <v>671</v>
       </c>
       <c r="K7" t="n">
         <v>698</v>
       </c>
       <c r="L7" t="n">
         <v>666</v>
       </c>
       <c r="M7" t="n">
         <v>656</v>
       </c>
       <c r="N7" t="n">
         <v>722</v>
       </c>
+      <c r="O7" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>702</v>
       </c>
       <c r="C8" t="n">
         <v>698</v>
       </c>
       <c r="D8" t="n">
         <v>701</v>
       </c>
       <c r="E8" t="n">
         <v>747</v>
       </c>
       <c r="F8" t="n">
         <v>752</v>
       </c>
       <c r="G8" t="n">
         <v>744</v>
       </c>
       <c r="H8" t="n">
         <v>750</v>
       </c>
       <c r="I8" t="n">
         <v>744</v>
       </c>
       <c r="J8" t="n">
         <v>719</v>
       </c>
       <c r="K8" t="n">
         <v>734</v>
       </c>
       <c r="L8" t="n">
         <v>708</v>
       </c>
       <c r="M8" t="n">
         <v>710</v>
       </c>
       <c r="N8" t="n">
         <v>727</v>
+      </c>
+      <c r="O8" t="n">
+        <v>736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7421,406 +7854,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>431</v>
       </c>
       <c r="C7" t="n">
         <v>408</v>
       </c>
       <c r="D7" t="n">
         <v>410</v>
       </c>
       <c r="E7" t="n">
         <v>454</v>
       </c>
       <c r="F7" t="n">
         <v>423</v>
       </c>
       <c r="G7" t="n">
         <v>435</v>
       </c>
       <c r="H7" t="n">
         <v>430</v>
       </c>
       <c r="I7" t="n">
         <v>427</v>
       </c>
       <c r="J7" t="n">
         <v>434</v>
       </c>
       <c r="K7" t="n">
         <v>427</v>
       </c>
       <c r="L7" t="n">
         <v>413</v>
       </c>
       <c r="M7" t="n">
         <v>428</v>
       </c>
       <c r="N7" t="n">
         <v>411</v>
       </c>
+      <c r="O7" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>397</v>
       </c>
       <c r="C8" t="n">
         <v>403</v>
       </c>
       <c r="D8" t="n">
         <v>405</v>
       </c>
       <c r="E8" t="n">
         <v>432</v>
       </c>
       <c r="F8" t="n">
         <v>435</v>
       </c>
       <c r="G8" t="n">
         <v>430</v>
       </c>
       <c r="H8" t="n">
         <v>434</v>
       </c>
       <c r="I8" t="n">
         <v>430</v>
       </c>
       <c r="J8" t="n">
         <v>415</v>
       </c>
       <c r="K8" t="n">
         <v>424</v>
       </c>
       <c r="L8" t="n">
         <v>409</v>
       </c>
       <c r="M8" t="n">
         <v>410</v>
       </c>
       <c r="N8" t="n">
         <v>420</v>
+      </c>
+      <c r="O8" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7850,406 +8310,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>439</v>
       </c>
       <c r="C7" t="n">
         <v>430</v>
       </c>
       <c r="D7" t="n">
         <v>452</v>
       </c>
       <c r="E7" t="n">
         <v>516</v>
       </c>
       <c r="F7" t="n">
         <v>452</v>
       </c>
       <c r="G7" t="n">
         <v>465</v>
       </c>
       <c r="H7" t="n">
         <v>466</v>
       </c>
       <c r="I7" t="n">
         <v>474</v>
       </c>
       <c r="J7" t="n">
         <v>455</v>
       </c>
       <c r="K7" t="n">
         <v>464</v>
       </c>
       <c r="L7" t="n">
         <v>469</v>
       </c>
       <c r="M7" t="n">
         <v>472</v>
       </c>
       <c r="N7" t="n">
         <v>505</v>
       </c>
+      <c r="O7" t="n">
+        <v>479</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>385</v>
       </c>
       <c r="C8" t="n">
         <v>390</v>
       </c>
       <c r="D8" t="n">
         <v>392</v>
       </c>
       <c r="E8" t="n">
         <v>418</v>
       </c>
       <c r="F8" t="n">
         <v>420</v>
       </c>
       <c r="G8" t="n">
         <v>416</v>
       </c>
       <c r="H8" t="n">
         <v>419</v>
       </c>
       <c r="I8" t="n">
         <v>415</v>
       </c>
       <c r="J8" t="n">
         <v>402</v>
       </c>
       <c r="K8" t="n">
         <v>410</v>
       </c>
       <c r="L8" t="n">
         <v>396</v>
       </c>
       <c r="M8" t="n">
         <v>397</v>
       </c>
       <c r="N8" t="n">
         <v>406</v>
+      </c>
+      <c r="O8" t="n">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8279,406 +8766,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>744</v>
       </c>
       <c r="C7" t="n">
         <v>724</v>
       </c>
       <c r="D7" t="n">
         <v>739</v>
       </c>
       <c r="E7" t="n">
         <v>803</v>
       </c>
       <c r="F7" t="n">
         <v>809</v>
       </c>
       <c r="G7" t="n">
         <v>791</v>
       </c>
       <c r="H7" t="n">
         <v>800</v>
       </c>
       <c r="I7" t="n">
         <v>795</v>
       </c>
       <c r="J7" t="n">
         <v>736</v>
       </c>
       <c r="K7" t="n">
         <v>818</v>
       </c>
       <c r="L7" t="n">
         <v>746</v>
       </c>
       <c r="M7" t="n">
         <v>748</v>
       </c>
       <c r="N7" t="n">
         <v>795</v>
       </c>
+      <c r="O7" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>807</v>
       </c>
       <c r="C8" t="n">
         <v>814</v>
       </c>
       <c r="D8" t="n">
         <v>817</v>
       </c>
       <c r="E8" t="n">
         <v>871</v>
       </c>
       <c r="F8" t="n">
         <v>877</v>
       </c>
       <c r="G8" t="n">
         <v>868</v>
       </c>
       <c r="H8" t="n">
         <v>874</v>
       </c>
       <c r="I8" t="n">
         <v>867</v>
       </c>
       <c r="J8" t="n">
         <v>838</v>
       </c>
       <c r="K8" t="n">
         <v>856</v>
       </c>
       <c r="L8" t="n">
         <v>825</v>
       </c>
       <c r="M8" t="n">
         <v>827</v>
       </c>
       <c r="N8" t="n">
         <v>848</v>
+      </c>
+      <c r="O8" t="n">
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8708,406 +9222,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>924</v>
       </c>
       <c r="C7" t="n">
         <v>950</v>
       </c>
       <c r="D7" t="n">
         <v>942</v>
       </c>
       <c r="E7" t="n">
         <v>989</v>
       </c>
       <c r="F7" t="n">
         <v>995</v>
       </c>
       <c r="G7" t="n">
         <v>994</v>
       </c>
       <c r="H7" t="n">
         <v>999</v>
       </c>
       <c r="I7" t="n">
         <v>988</v>
       </c>
       <c r="J7" t="n">
         <v>988</v>
       </c>
       <c r="K7" t="n">
         <v>943</v>
       </c>
       <c r="L7" t="n">
         <v>952</v>
       </c>
       <c r="M7" t="n">
         <v>954</v>
       </c>
       <c r="N7" t="n">
         <v>949</v>
       </c>
+      <c r="O7" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>861</v>
       </c>
       <c r="C8" t="n">
         <v>860</v>
       </c>
       <c r="D8" t="n">
         <v>864</v>
       </c>
       <c r="E8" t="n">
         <v>921</v>
       </c>
       <c r="F8" t="n">
         <v>927</v>
       </c>
       <c r="G8" t="n">
         <v>917</v>
       </c>
       <c r="H8" t="n">
         <v>925</v>
       </c>
       <c r="I8" t="n">
         <v>916</v>
       </c>
       <c r="J8" t="n">
         <v>886</v>
       </c>
       <c r="K8" t="n">
         <v>905</v>
       </c>
       <c r="L8" t="n">
         <v>873</v>
       </c>
       <c r="M8" t="n">
         <v>875</v>
       </c>
       <c r="N8" t="n">
         <v>896</v>
+      </c>
+      <c r="O8" t="n">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9137,406 +9678,433 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>177</v>
       </c>
       <c r="C7" t="n">
         <v>198</v>
       </c>
       <c r="D7" t="n">
         <v>211</v>
       </c>
       <c r="E7" t="n">
         <v>169</v>
       </c>
       <c r="F7" t="n">
         <v>196</v>
       </c>
       <c r="G7" t="n">
         <v>185</v>
       </c>
       <c r="H7" t="n">
         <v>193</v>
       </c>
       <c r="I7" t="n">
         <v>195</v>
       </c>
       <c r="J7" t="n">
         <v>176</v>
       </c>
       <c r="K7" t="n">
         <v>203</v>
       </c>
       <c r="L7" t="n">
         <v>182</v>
       </c>
       <c r="M7" t="n">
         <v>180</v>
       </c>
       <c r="N7" t="n">
         <v>148</v>
       </c>
+      <c r="O7" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>200</v>
       </c>
       <c r="C8" t="n">
         <v>201</v>
       </c>
       <c r="D8" t="n">
         <v>202</v>
       </c>
       <c r="E8" t="n">
         <v>215</v>
       </c>
       <c r="F8" t="n">
         <v>216</v>
       </c>
       <c r="G8" t="n">
         <v>214</v>
       </c>
       <c r="H8" t="n">
         <v>216</v>
       </c>
       <c r="I8" t="n">
         <v>214</v>
       </c>
       <c r="J8" t="n">
         <v>207</v>
       </c>
       <c r="K8" t="n">
         <v>211</v>
       </c>
       <c r="L8" t="n">
         <v>205</v>
       </c>
       <c r="M8" t="n">
         <v>206</v>
       </c>
       <c r="N8" t="n">
         <v>211</v>
+      </c>
+      <c r="O8" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How much confidence, if any, do you have in the following parts of the British political system? The House of Lords?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9566,367 +10134,393 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="O5" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="O6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>566</v>
       </c>
       <c r="C7" t="n">
         <v>572</v>
       </c>
       <c r="D7" t="n">
         <v>556</v>
       </c>
       <c r="E7" t="n">
         <v>621</v>
       </c>
       <c r="F7" t="n">
         <v>618</v>
       </c>
       <c r="G7" t="n">
         <v>616</v>
       </c>
       <c r="H7" t="n">
         <v>606</v>
       </c>
       <c r="I7" t="n">
         <v>606</v>
       </c>
       <c r="J7" t="n">
         <v>585</v>
       </c>
       <c r="K7" t="n">
         <v>604</v>
       </c>
       <c r="L7" t="n">
         <v>585</v>
       </c>
       <c r="M7" t="n">
         <v>581</v>
       </c>
       <c r="N7" t="n">
         <v>633</v>
       </c>
+      <c r="O7" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>557</v>
       </c>
       <c r="C8" t="n">
         <v>562</v>
       </c>
       <c r="D8" t="n">
         <v>565</v>
       </c>
       <c r="E8" t="n">
         <v>602</v>
       </c>
       <c r="F8" t="n">
         <v>606</v>
       </c>
       <c r="G8" t="n">
         <v>600</v>
       </c>
       <c r="H8" t="n">
         <v>604</v>
       </c>
       <c r="I8" t="n">
         <v>599</v>
       </c>
       <c r="J8" t="n">
         <v>579</v>
       </c>
       <c r="K8" t="n">
         <v>592</v>
       </c>
       <c r="L8" t="n">
         <v>582</v>
       </c>
       <c r="M8" t="n">
         <v>584</v>
       </c>
       <c r="N8" t="n">
         <v>598</v>
+      </c>
+      <c r="O8" t="n">
+        <v>605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>