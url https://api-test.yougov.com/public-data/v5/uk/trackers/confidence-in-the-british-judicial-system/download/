--- v0 (2026-04-29)
+++ v1 (2026-07-01)
@@ -462,73 +462,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -563,428 +564,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1693</v>
       </c>
       <c r="C7" t="n">
         <v>1623</v>
       </c>
       <c r="D7" t="n">
         <v>1633</v>
       </c>
       <c r="E7" t="n">
         <v>1640</v>
       </c>
       <c r="F7" t="n">
         <v>1801</v>
       </c>
       <c r="G7" t="n">
         <v>1802</v>
       </c>
       <c r="H7" t="n">
         <v>1751</v>
       </c>
       <c r="I7" t="n">
         <v>1787</v>
       </c>
       <c r="J7" t="n">
         <v>1731</v>
       </c>
       <c r="K7" t="n">
         <v>1761</v>
       </c>
       <c r="L7" t="n">
         <v>1796</v>
       </c>
       <c r="M7" t="n">
         <v>1722</v>
       </c>
       <c r="N7" t="n">
         <v>1700</v>
       </c>
       <c r="O7" t="n">
         <v>1762</v>
       </c>
+      <c r="P7" t="n">
+        <v>1791</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1693</v>
       </c>
       <c r="C8" t="n">
         <v>1623</v>
       </c>
       <c r="D8" t="n">
         <v>1633</v>
       </c>
       <c r="E8" t="n">
         <v>1640</v>
       </c>
       <c r="F8" t="n">
         <v>1801</v>
       </c>
       <c r="G8" t="n">
         <v>1802</v>
       </c>
       <c r="H8" t="n">
         <v>1751</v>
       </c>
       <c r="I8" t="n">
         <v>1787</v>
       </c>
       <c r="J8" t="n">
         <v>1731</v>
       </c>
       <c r="K8" t="n">
         <v>1761</v>
       </c>
       <c r="L8" t="n">
         <v>1796</v>
       </c>
       <c r="M8" t="n">
         <v>1722</v>
       </c>
       <c r="N8" t="n">
         <v>1700</v>
       </c>
       <c r="O8" t="n">
         <v>1762</v>
+      </c>
+      <c r="P8" t="n">
+        <v>1791</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1019,428 +1047,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>288</v>
       </c>
       <c r="C7" t="n">
         <v>253</v>
       </c>
       <c r="D7" t="n">
         <v>271</v>
       </c>
       <c r="E7" t="n">
         <v>268</v>
       </c>
       <c r="F7" t="n">
         <v>296</v>
       </c>
       <c r="G7" t="n">
         <v>312</v>
       </c>
       <c r="H7" t="n">
         <v>299</v>
       </c>
       <c r="I7" t="n">
         <v>297</v>
       </c>
       <c r="J7" t="n">
         <v>303</v>
       </c>
       <c r="K7" t="n">
         <v>295</v>
       </c>
       <c r="L7" t="n">
         <v>299</v>
       </c>
       <c r="M7" t="n">
         <v>286</v>
       </c>
       <c r="N7" t="n">
         <v>297</v>
       </c>
       <c r="O7" t="n">
         <v>295</v>
       </c>
+      <c r="P7" t="n">
+        <v>284</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>279</v>
       </c>
       <c r="C8" t="n">
         <v>269</v>
       </c>
       <c r="D8" t="n">
         <v>271</v>
       </c>
       <c r="E8" t="n">
         <v>272</v>
       </c>
       <c r="F8" t="n">
         <v>299</v>
       </c>
       <c r="G8" t="n">
         <v>299</v>
       </c>
       <c r="H8" t="n">
         <v>291</v>
       </c>
       <c r="I8" t="n">
         <v>297</v>
       </c>
       <c r="J8" t="n">
         <v>287</v>
       </c>
       <c r="K8" t="n">
         <v>292</v>
       </c>
       <c r="L8" t="n">
         <v>298</v>
       </c>
       <c r="M8" t="n">
         <v>282</v>
       </c>
       <c r="N8" t="n">
         <v>279</v>
       </c>
       <c r="O8" t="n">
         <v>289</v>
+      </c>
+      <c r="P8" t="n">
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1475,428 +1530,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>402</v>
       </c>
       <c r="C7" t="n">
         <v>383</v>
       </c>
       <c r="D7" t="n">
         <v>401</v>
       </c>
       <c r="E7" t="n">
         <v>405</v>
       </c>
       <c r="F7" t="n">
         <v>437</v>
       </c>
       <c r="G7" t="n">
         <v>432</v>
       </c>
       <c r="H7" t="n">
         <v>432</v>
       </c>
       <c r="I7" t="n">
         <v>441</v>
       </c>
       <c r="J7" t="n">
         <v>427</v>
       </c>
       <c r="K7" t="n">
         <v>429</v>
       </c>
       <c r="L7" t="n">
         <v>430</v>
       </c>
       <c r="M7" t="n">
         <v>421</v>
       </c>
       <c r="N7" t="n">
         <v>417</v>
       </c>
       <c r="O7" t="n">
         <v>430</v>
       </c>
+      <c r="P7" t="n">
+        <v>439</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>413</v>
       </c>
       <c r="C8" t="n">
         <v>391</v>
       </c>
       <c r="D8" t="n">
         <v>394</v>
       </c>
       <c r="E8" t="n">
         <v>395</v>
       </c>
       <c r="F8" t="n">
         <v>434</v>
       </c>
       <c r="G8" t="n">
         <v>434</v>
       </c>
       <c r="H8" t="n">
         <v>422</v>
       </c>
       <c r="I8" t="n">
         <v>431</v>
       </c>
       <c r="J8" t="n">
         <v>417</v>
       </c>
       <c r="K8" t="n">
         <v>424</v>
       </c>
       <c r="L8" t="n">
         <v>433</v>
       </c>
       <c r="M8" t="n">
         <v>408</v>
       </c>
       <c r="N8" t="n">
         <v>403</v>
       </c>
       <c r="O8" t="n">
         <v>418</v>
+      </c>
+      <c r="P8" t="n">
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1931,428 +2013,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>152</v>
       </c>
       <c r="C7" t="n">
         <v>152</v>
       </c>
       <c r="D7" t="n">
         <v>150</v>
       </c>
       <c r="E7" t="n">
         <v>140</v>
       </c>
       <c r="F7" t="n">
         <v>156</v>
       </c>
       <c r="G7" t="n">
         <v>138</v>
       </c>
       <c r="H7" t="n">
         <v>157</v>
       </c>
       <c r="I7" t="n">
         <v>154</v>
       </c>
       <c r="J7" t="n">
         <v>156</v>
       </c>
       <c r="K7" t="n">
         <v>153</v>
       </c>
       <c r="L7" t="n">
         <v>151</v>
       </c>
       <c r="M7" t="n">
         <v>145</v>
       </c>
       <c r="N7" t="n">
         <v>138</v>
       </c>
       <c r="O7" t="n">
         <v>104</v>
       </c>
+      <c r="P7" t="n">
+        <v>147</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>146</v>
       </c>
       <c r="C8" t="n">
         <v>140</v>
       </c>
       <c r="D8" t="n">
         <v>140</v>
       </c>
       <c r="E8" t="n">
         <v>141</v>
       </c>
       <c r="F8" t="n">
         <v>155</v>
       </c>
       <c r="G8" t="n">
         <v>155</v>
       </c>
       <c r="H8" t="n">
         <v>151</v>
       </c>
       <c r="I8" t="n">
         <v>154</v>
       </c>
       <c r="J8" t="n">
         <v>149</v>
       </c>
       <c r="K8" t="n">
         <v>151</v>
       </c>
       <c r="L8" t="n">
         <v>154</v>
       </c>
       <c r="M8" t="n">
         <v>150</v>
       </c>
       <c r="N8" t="n">
         <v>148</v>
       </c>
       <c r="O8" t="n">
         <v>153</v>
+      </c>
+      <c r="P8" t="n">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2387,428 +2496,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>85</v>
       </c>
       <c r="C7" t="n">
         <v>81</v>
       </c>
       <c r="D7" t="n">
         <v>89</v>
       </c>
       <c r="E7" t="n">
         <v>82</v>
       </c>
       <c r="F7" t="n">
         <v>90</v>
       </c>
       <c r="G7" t="n">
         <v>101</v>
       </c>
       <c r="H7" t="n">
         <v>98</v>
       </c>
       <c r="I7" t="n">
         <v>95</v>
       </c>
       <c r="J7" t="n">
         <v>99</v>
       </c>
       <c r="K7" t="n">
         <v>97</v>
       </c>
       <c r="L7" t="n">
         <v>97</v>
       </c>
       <c r="M7" t="n">
         <v>91</v>
       </c>
       <c r="N7" t="n">
         <v>90</v>
       </c>
       <c r="O7" t="n">
         <v>91</v>
       </c>
+      <c r="P7" t="n">
+        <v>96</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>86</v>
       </c>
       <c r="C8" t="n">
         <v>83</v>
       </c>
       <c r="D8" t="n">
         <v>83</v>
       </c>
       <c r="E8" t="n">
         <v>84</v>
       </c>
       <c r="F8" t="n">
         <v>92</v>
       </c>
       <c r="G8" t="n">
         <v>92</v>
       </c>
       <c r="H8" t="n">
         <v>89</v>
       </c>
       <c r="I8" t="n">
         <v>91</v>
       </c>
       <c r="J8" t="n">
         <v>88</v>
       </c>
       <c r="K8" t="n">
         <v>90</v>
       </c>
       <c r="L8" t="n">
         <v>92</v>
       </c>
       <c r="M8" t="n">
         <v>83</v>
       </c>
       <c r="N8" t="n">
         <v>82</v>
       </c>
       <c r="O8" t="n">
         <v>85</v>
+      </c>
+      <c r="P8" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2843,428 +2979,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>581</v>
       </c>
       <c r="C7" t="n">
         <v>604</v>
       </c>
       <c r="D7" t="n">
         <v>625</v>
       </c>
       <c r="E7" t="n">
         <v>610</v>
       </c>
       <c r="F7" t="n">
         <v>598</v>
       </c>
       <c r="G7" t="n">
         <v>614</v>
       </c>
       <c r="H7" t="n">
         <v>595</v>
       </c>
       <c r="I7" t="n">
         <v>603</v>
       </c>
       <c r="J7" t="n">
         <v>586</v>
       </c>
       <c r="K7" t="n">
         <v>598</v>
       </c>
       <c r="L7" t="n">
         <v>611</v>
       </c>
       <c r="M7" t="n">
         <v>278</v>
       </c>
       <c r="N7" t="n">
         <v>279</v>
       </c>
       <c r="O7" t="n">
         <v>304</v>
       </c>
+      <c r="P7" t="n">
+        <v>302</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>566</v>
       </c>
       <c r="C8" t="n">
         <v>556</v>
       </c>
       <c r="D8" t="n">
         <v>556</v>
       </c>
       <c r="E8" t="n">
         <v>557</v>
       </c>
       <c r="F8" t="n">
         <v>616</v>
       </c>
       <c r="G8" t="n">
         <v>618</v>
       </c>
       <c r="H8" t="n">
         <v>598</v>
       </c>
       <c r="I8" t="n">
         <v>617</v>
       </c>
       <c r="J8" t="n">
         <v>599</v>
       </c>
       <c r="K8" t="n">
         <v>610</v>
       </c>
       <c r="L8" t="n">
         <v>618</v>
       </c>
       <c r="M8" t="n">
         <v>310</v>
       </c>
       <c r="N8" t="n">
         <v>306</v>
       </c>
       <c r="O8" t="n">
         <v>317</v>
+      </c>
+      <c r="P8" t="n">
+        <v>322</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3299,428 +3462,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>571</v>
       </c>
       <c r="C7" t="n">
         <v>433</v>
       </c>
       <c r="D7" t="n">
         <v>443</v>
       </c>
       <c r="E7" t="n">
         <v>437</v>
       </c>
       <c r="F7" t="n">
         <v>474</v>
       </c>
       <c r="G7" t="n">
         <v>444</v>
       </c>
       <c r="H7" t="n">
         <v>433</v>
       </c>
       <c r="I7" t="n">
         <v>442</v>
       </c>
       <c r="J7" t="n">
         <v>414</v>
       </c>
       <c r="K7" t="n">
         <v>433</v>
       </c>
       <c r="L7" t="n">
         <v>443</v>
       </c>
       <c r="M7" t="n">
         <v>502</v>
       </c>
       <c r="N7" t="n">
         <v>477</v>
       </c>
       <c r="O7" t="n">
         <v>464</v>
       </c>
+      <c r="P7" t="n">
+        <v>470</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>547</v>
       </c>
       <c r="C8" t="n">
         <v>405</v>
       </c>
       <c r="D8" t="n">
         <v>408</v>
       </c>
       <c r="E8" t="n">
         <v>411</v>
       </c>
       <c r="F8" t="n">
         <v>461</v>
       </c>
       <c r="G8" t="n">
         <v>453</v>
       </c>
       <c r="H8" t="n">
         <v>447</v>
       </c>
       <c r="I8" t="n">
         <v>453</v>
       </c>
       <c r="J8" t="n">
         <v>440</v>
       </c>
       <c r="K8" t="n">
         <v>452</v>
       </c>
       <c r="L8" t="n">
         <v>456</v>
       </c>
       <c r="M8" t="n">
         <v>443</v>
       </c>
       <c r="N8" t="n">
         <v>438</v>
       </c>
       <c r="O8" t="n">
         <v>453</v>
+      </c>
+      <c r="P8" t="n">
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3755,428 +3945,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>100</v>
       </c>
       <c r="C7" t="n">
         <v>171</v>
       </c>
       <c r="D7" t="n">
         <v>164</v>
       </c>
       <c r="E7" t="n">
         <v>169</v>
       </c>
       <c r="F7" t="n">
         <v>165</v>
       </c>
       <c r="G7" t="n">
         <v>170</v>
       </c>
       <c r="H7" t="n">
         <v>148</v>
       </c>
       <c r="I7" t="n">
         <v>157</v>
       </c>
       <c r="J7" t="n">
         <v>152</v>
       </c>
       <c r="K7" t="n">
         <v>162</v>
       </c>
       <c r="L7" t="n">
         <v>164</v>
       </c>
       <c r="M7" t="n">
         <v>212</v>
       </c>
       <c r="N7" t="n">
         <v>168</v>
       </c>
       <c r="O7" t="n">
         <v>170</v>
       </c>
+      <c r="P7" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>97</v>
       </c>
       <c r="C8" t="n">
         <v>148</v>
       </c>
       <c r="D8" t="n">
         <v>147</v>
       </c>
       <c r="E8" t="n">
         <v>148</v>
       </c>
       <c r="F8" t="n">
         <v>164</v>
       </c>
       <c r="G8" t="n">
         <v>164</v>
       </c>
       <c r="H8" t="n">
         <v>158</v>
       </c>
       <c r="I8" t="n">
         <v>163</v>
       </c>
       <c r="J8" t="n">
         <v>159</v>
       </c>
       <c r="K8" t="n">
         <v>164</v>
       </c>
       <c r="L8" t="n">
         <v>164</v>
       </c>
       <c r="M8" t="n">
         <v>158</v>
       </c>
       <c r="N8" t="n">
         <v>156</v>
       </c>
       <c r="O8" t="n">
         <v>162</v>
+      </c>
+      <c r="P8" t="n">
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4211,428 +4428,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>742</v>
       </c>
       <c r="C7" t="n">
         <v>740</v>
       </c>
       <c r="D7" t="n">
         <v>691</v>
       </c>
       <c r="E7" t="n">
         <v>735</v>
       </c>
       <c r="F7" t="n">
         <v>739</v>
       </c>
       <c r="G7" t="n">
         <v>757</v>
       </c>
       <c r="H7" t="n">
         <v>691</v>
       </c>
       <c r="I7" t="n">
         <v>753</v>
       </c>
       <c r="J7" t="n">
         <v>730</v>
       </c>
       <c r="K7" t="n">
         <v>699</v>
       </c>
       <c r="L7" t="n">
         <v>721</v>
       </c>
       <c r="M7" t="n">
         <v>710</v>
       </c>
       <c r="N7" t="n">
         <v>708</v>
       </c>
       <c r="O7" t="n">
         <v>656</v>
       </c>
+      <c r="P7" t="n">
+        <v>662</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>652</v>
       </c>
       <c r="C8" t="n">
         <v>602</v>
       </c>
       <c r="D8" t="n">
         <v>606</v>
       </c>
       <c r="E8" t="n">
         <v>608</v>
       </c>
       <c r="F8" t="n">
         <v>668</v>
       </c>
       <c r="G8" t="n">
         <v>669</v>
       </c>
       <c r="H8" t="n">
         <v>650</v>
       </c>
       <c r="I8" t="n">
         <v>663</v>
       </c>
       <c r="J8" t="n">
         <v>642</v>
       </c>
       <c r="K8" t="n">
         <v>653</v>
       </c>
       <c r="L8" t="n">
         <v>666</v>
       </c>
       <c r="M8" t="n">
         <v>639</v>
       </c>
       <c r="N8" t="n">
         <v>631</v>
       </c>
       <c r="O8" t="n">
         <v>654</v>
+      </c>
+      <c r="P8" t="n">
+        <v>664</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4667,428 +4911,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>699</v>
       </c>
       <c r="C7" t="n">
         <v>632</v>
       </c>
       <c r="D7" t="n">
         <v>693</v>
       </c>
       <c r="E7" t="n">
         <v>623</v>
       </c>
       <c r="F7" t="n">
         <v>691</v>
       </c>
       <c r="G7" t="n">
         <v>691</v>
       </c>
       <c r="H7" t="n">
         <v>700</v>
       </c>
       <c r="I7" t="n">
         <v>645</v>
       </c>
       <c r="J7" t="n">
         <v>611</v>
       </c>
       <c r="K7" t="n">
         <v>629</v>
       </c>
       <c r="L7" t="n">
         <v>668</v>
       </c>
       <c r="M7" t="n">
         <v>629</v>
       </c>
       <c r="N7" t="n">
         <v>618</v>
       </c>
       <c r="O7" t="n">
         <v>649</v>
       </c>
+      <c r="P7" t="n">
+        <v>650</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>698</v>
       </c>
       <c r="C8" t="n">
         <v>643</v>
       </c>
       <c r="D8" t="n">
         <v>647</v>
       </c>
       <c r="E8" t="n">
         <v>649</v>
       </c>
       <c r="F8" t="n">
         <v>713</v>
       </c>
       <c r="G8" t="n">
         <v>714</v>
       </c>
       <c r="H8" t="n">
         <v>693</v>
       </c>
       <c r="I8" t="n">
         <v>708</v>
       </c>
       <c r="J8" t="n">
         <v>685</v>
       </c>
       <c r="K8" t="n">
         <v>697</v>
       </c>
       <c r="L8" t="n">
         <v>711</v>
       </c>
       <c r="M8" t="n">
         <v>682</v>
       </c>
       <c r="N8" t="n">
         <v>673</v>
       </c>
       <c r="O8" t="n">
         <v>698</v>
+      </c>
+      <c r="P8" t="n">
+        <v>709</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5123,428 +5394,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>222</v>
       </c>
       <c r="C7" t="n">
         <v>222</v>
       </c>
       <c r="D7" t="n">
         <v>230</v>
       </c>
       <c r="E7" t="n">
         <v>246</v>
       </c>
       <c r="F7" t="n">
         <v>327</v>
       </c>
       <c r="G7" t="n">
         <v>326</v>
       </c>
       <c r="H7" t="n">
         <v>315</v>
       </c>
       <c r="I7" t="n">
         <v>351</v>
       </c>
       <c r="J7" t="n">
         <v>344</v>
       </c>
       <c r="K7" t="n">
         <v>387</v>
       </c>
       <c r="L7" t="n">
         <v>384</v>
       </c>
       <c r="M7" t="n">
         <v>346</v>
       </c>
       <c r="N7" t="n">
         <v>344</v>
       </c>
       <c r="O7" t="n">
         <v>423</v>
       </c>
+      <c r="P7" t="n">
+        <v>433</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>302</v>
       </c>
       <c r="C8" t="n">
         <v>330</v>
       </c>
       <c r="D8" t="n">
         <v>354</v>
       </c>
       <c r="E8" t="n">
         <v>336</v>
       </c>
       <c r="F8" t="n">
         <v>368</v>
       </c>
       <c r="G8" t="n">
         <v>386</v>
       </c>
       <c r="H8" t="n">
         <v>357</v>
       </c>
       <c r="I8" t="n">
         <v>377</v>
       </c>
       <c r="J8" t="n">
         <v>362</v>
       </c>
       <c r="K8" t="n">
         <v>369</v>
       </c>
       <c r="L8" t="n">
         <v>398</v>
       </c>
       <c r="M8" t="n">
         <v>366</v>
       </c>
       <c r="N8" t="n">
         <v>374</v>
       </c>
       <c r="O8" t="n">
         <v>388</v>
+      </c>
+      <c r="P8" t="n">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5579,428 +5877,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>142</v>
       </c>
       <c r="C7" t="n">
         <v>135</v>
       </c>
       <c r="D7" t="n">
         <v>127</v>
       </c>
       <c r="E7" t="n">
         <v>126</v>
       </c>
       <c r="F7" t="n">
         <v>174</v>
       </c>
       <c r="G7" t="n">
         <v>186</v>
       </c>
       <c r="H7" t="n">
         <v>186</v>
       </c>
       <c r="I7" t="n">
         <v>182</v>
       </c>
       <c r="J7" t="n">
         <v>174</v>
       </c>
       <c r="K7" t="n">
         <v>183</v>
       </c>
       <c r="L7" t="n">
         <v>170</v>
       </c>
       <c r="M7" t="n">
         <v>149</v>
       </c>
       <c r="N7" t="n">
         <v>119</v>
       </c>
       <c r="O7" t="n">
         <v>114</v>
       </c>
+      <c r="P7" t="n">
+        <v>131</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>186</v>
       </c>
       <c r="C8" t="n">
         <v>177</v>
       </c>
       <c r="D8" t="n">
         <v>178</v>
       </c>
       <c r="E8" t="n">
         <v>179</v>
       </c>
       <c r="F8" t="n">
         <v>196</v>
       </c>
       <c r="G8" t="n">
         <v>196</v>
       </c>
       <c r="H8" t="n">
         <v>191</v>
       </c>
       <c r="I8" t="n">
         <v>195</v>
       </c>
       <c r="J8" t="n">
         <v>189</v>
       </c>
       <c r="K8" t="n">
         <v>192</v>
       </c>
       <c r="L8" t="n">
         <v>196</v>
       </c>
       <c r="M8" t="n">
         <v>188</v>
       </c>
       <c r="N8" t="n">
         <v>185</v>
       </c>
       <c r="O8" t="n">
         <v>192</v>
+      </c>
+      <c r="P8" t="n">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6035,428 +6360,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>30</v>
       </c>
       <c r="C7" t="n">
         <v>29</v>
       </c>
       <c r="D7" t="n">
         <v>19</v>
       </c>
       <c r="E7" t="n">
         <v>36</v>
       </c>
       <c r="F7" t="n">
         <v>44</v>
       </c>
       <c r="G7" t="n">
         <v>28</v>
       </c>
       <c r="H7" t="n">
         <v>45</v>
       </c>
       <c r="I7" t="n">
         <v>38</v>
       </c>
       <c r="J7" t="n">
         <v>46</v>
       </c>
       <c r="K7" t="n">
         <v>46</v>
       </c>
       <c r="L7" t="n">
         <v>23</v>
       </c>
       <c r="M7" t="n">
         <v>37</v>
       </c>
       <c r="N7" t="n">
         <v>30</v>
       </c>
       <c r="O7" t="n">
         <v>34</v>
       </c>
+      <c r="P7" t="n">
+        <v>46</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>41</v>
       </c>
       <c r="C8" t="n">
         <v>48</v>
       </c>
       <c r="D8" t="n">
         <v>27</v>
       </c>
       <c r="E8" t="n">
         <v>46</v>
       </c>
       <c r="F8" t="n">
         <v>51</v>
       </c>
       <c r="G8" t="n">
         <v>34</v>
       </c>
       <c r="H8" t="n">
         <v>51</v>
       </c>
       <c r="I8" t="n">
         <v>39</v>
       </c>
       <c r="J8" t="n">
         <v>42</v>
       </c>
       <c r="K8" t="n">
         <v>41</v>
       </c>
       <c r="L8" t="n">
         <v>20</v>
       </c>
       <c r="M8" t="n">
         <v>36</v>
       </c>
       <c r="N8" t="n">
         <v>22</v>
       </c>
       <c r="O8" t="n">
         <v>22</v>
+      </c>
+      <c r="P8" t="n">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6491,428 +6843,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1013</v>
       </c>
       <c r="C7" t="n">
         <v>987</v>
       </c>
       <c r="D7" t="n">
         <v>971</v>
       </c>
       <c r="E7" t="n">
         <v>968</v>
       </c>
       <c r="F7" t="n">
         <v>1046</v>
       </c>
       <c r="G7" t="n">
         <v>1101</v>
       </c>
       <c r="H7" t="n">
         <v>1053</v>
       </c>
       <c r="I7" t="n">
         <v>1084</v>
       </c>
       <c r="J7" t="n">
         <v>1011</v>
       </c>
       <c r="K7" t="n">
         <v>1047</v>
       </c>
       <c r="L7" t="n">
         <v>1058</v>
       </c>
       <c r="M7" t="n">
         <v>1024</v>
       </c>
       <c r="N7" t="n">
         <v>1002</v>
       </c>
       <c r="O7" t="n">
         <v>1062</v>
       </c>
+      <c r="P7" t="n">
+        <v>1065</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>965</v>
       </c>
       <c r="C8" t="n">
         <v>925</v>
       </c>
       <c r="D8" t="n">
         <v>931</v>
       </c>
       <c r="E8" t="n">
         <v>935</v>
       </c>
       <c r="F8" t="n">
         <v>1027</v>
       </c>
       <c r="G8" t="n">
         <v>1027</v>
       </c>
       <c r="H8" t="n">
         <v>998</v>
       </c>
       <c r="I8" t="n">
         <v>1019</v>
       </c>
       <c r="J8" t="n">
         <v>987</v>
       </c>
       <c r="K8" t="n">
         <v>1004</v>
       </c>
       <c r="L8" t="n">
         <v>1024</v>
       </c>
       <c r="M8" t="n">
         <v>982</v>
       </c>
       <c r="N8" t="n">
         <v>969</v>
       </c>
       <c r="O8" t="n">
         <v>1004</v>
+      </c>
+      <c r="P8" t="n">
+        <v>1021</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6947,428 +7326,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>680</v>
       </c>
       <c r="C7" t="n">
         <v>636</v>
       </c>
       <c r="D7" t="n">
         <v>662</v>
       </c>
       <c r="E7" t="n">
         <v>672</v>
       </c>
       <c r="F7" t="n">
         <v>755</v>
       </c>
       <c r="G7" t="n">
         <v>701</v>
       </c>
       <c r="H7" t="n">
         <v>698</v>
       </c>
       <c r="I7" t="n">
         <v>703</v>
       </c>
       <c r="J7" t="n">
         <v>720</v>
       </c>
       <c r="K7" t="n">
         <v>714</v>
       </c>
       <c r="L7" t="n">
         <v>738</v>
       </c>
       <c r="M7" t="n">
         <v>698</v>
       </c>
       <c r="N7" t="n">
         <v>698</v>
       </c>
       <c r="O7" t="n">
         <v>700</v>
       </c>
+      <c r="P7" t="n">
+        <v>726</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>728</v>
       </c>
       <c r="C8" t="n">
         <v>698</v>
       </c>
       <c r="D8" t="n">
         <v>702</v>
       </c>
       <c r="E8" t="n">
         <v>705</v>
       </c>
       <c r="F8" t="n">
         <v>774</v>
       </c>
       <c r="G8" t="n">
         <v>775</v>
       </c>
       <c r="H8" t="n">
         <v>753</v>
       </c>
       <c r="I8" t="n">
         <v>768</v>
       </c>
       <c r="J8" t="n">
         <v>744</v>
       </c>
       <c r="K8" t="n">
         <v>757</v>
       </c>
       <c r="L8" t="n">
         <v>772</v>
       </c>
       <c r="M8" t="n">
         <v>740</v>
       </c>
       <c r="N8" t="n">
         <v>731</v>
       </c>
       <c r="O8" t="n">
         <v>758</v>
+      </c>
+      <c r="P8" t="n">
+        <v>770</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7403,428 +7809,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>712</v>
       </c>
       <c r="C7" t="n">
         <v>654</v>
       </c>
       <c r="D7" t="n">
         <v>659</v>
       </c>
       <c r="E7" t="n">
         <v>654</v>
       </c>
       <c r="F7" t="n">
         <v>738</v>
       </c>
       <c r="G7" t="n">
         <v>728</v>
       </c>
       <c r="H7" t="n">
         <v>687</v>
       </c>
       <c r="I7" t="n">
         <v>716</v>
       </c>
       <c r="J7" t="n">
         <v>665</v>
       </c>
       <c r="K7" t="n">
         <v>708</v>
       </c>
       <c r="L7" t="n">
         <v>735</v>
       </c>
       <c r="M7" t="n">
         <v>686</v>
       </c>
       <c r="N7" t="n">
         <v>684</v>
       </c>
       <c r="O7" t="n">
         <v>738</v>
       </c>
+      <c r="P7" t="n">
+        <v>739</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>713</v>
       </c>
       <c r="C8" t="n">
         <v>677</v>
       </c>
       <c r="D8" t="n">
         <v>681</v>
       </c>
       <c r="E8" t="n">
         <v>684</v>
       </c>
       <c r="F8" t="n">
         <v>751</v>
       </c>
       <c r="G8" t="n">
         <v>751</v>
       </c>
       <c r="H8" t="n">
         <v>730</v>
       </c>
       <c r="I8" t="n">
         <v>745</v>
       </c>
       <c r="J8" t="n">
         <v>722</v>
       </c>
       <c r="K8" t="n">
         <v>734</v>
       </c>
       <c r="L8" t="n">
         <v>749</v>
       </c>
       <c r="M8" t="n">
         <v>718</v>
       </c>
       <c r="N8" t="n">
         <v>709</v>
       </c>
       <c r="O8" t="n">
         <v>735</v>
+      </c>
+      <c r="P8" t="n">
+        <v>747</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7859,428 +8292,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>404</v>
       </c>
       <c r="C7" t="n">
         <v>403</v>
       </c>
       <c r="D7" t="n">
         <v>398</v>
       </c>
       <c r="E7" t="n">
         <v>401</v>
       </c>
       <c r="F7" t="n">
         <v>439</v>
       </c>
       <c r="G7" t="n">
         <v>438</v>
       </c>
       <c r="H7" t="n">
         <v>430</v>
       </c>
       <c r="I7" t="n">
         <v>444</v>
       </c>
       <c r="J7" t="n">
         <v>423</v>
       </c>
       <c r="K7" t="n">
         <v>428</v>
       </c>
       <c r="L7" t="n">
         <v>432</v>
       </c>
       <c r="M7" t="n">
         <v>416</v>
       </c>
       <c r="N7" t="n">
         <v>431</v>
       </c>
       <c r="O7" t="n">
         <v>414</v>
       </c>
+      <c r="P7" t="n">
+        <v>423</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>403</v>
       </c>
       <c r="C8" t="n">
         <v>391</v>
       </c>
       <c r="D8" t="n">
         <v>394</v>
       </c>
       <c r="E8" t="n">
         <v>395</v>
       </c>
       <c r="F8" t="n">
         <v>434</v>
       </c>
       <c r="G8" t="n">
         <v>434</v>
       </c>
       <c r="H8" t="n">
         <v>422</v>
       </c>
       <c r="I8" t="n">
         <v>431</v>
       </c>
       <c r="J8" t="n">
         <v>417</v>
       </c>
       <c r="K8" t="n">
         <v>424</v>
       </c>
       <c r="L8" t="n">
         <v>433</v>
       </c>
       <c r="M8" t="n">
         <v>415</v>
       </c>
       <c r="N8" t="n">
         <v>410</v>
       </c>
       <c r="O8" t="n">
         <v>425</v>
+      </c>
+      <c r="P8" t="n">
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8315,428 +8775,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>435</v>
       </c>
       <c r="C7" t="n">
         <v>431</v>
       </c>
       <c r="D7" t="n">
         <v>449</v>
       </c>
       <c r="E7" t="n">
         <v>459</v>
       </c>
       <c r="F7" t="n">
         <v>450</v>
       </c>
       <c r="G7" t="n">
         <v>450</v>
       </c>
       <c r="H7" t="n">
         <v>448</v>
       </c>
       <c r="I7" t="n">
         <v>445</v>
       </c>
       <c r="J7" t="n">
         <v>469</v>
       </c>
       <c r="K7" t="n">
         <v>442</v>
       </c>
       <c r="L7" t="n">
         <v>459</v>
       </c>
       <c r="M7" t="n">
         <v>471</v>
       </c>
       <c r="N7" t="n">
         <v>466</v>
       </c>
       <c r="O7" t="n">
         <v>496</v>
       </c>
+      <c r="P7" t="n">
+        <v>498</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>391</v>
       </c>
       <c r="C8" t="n">
         <v>378</v>
       </c>
       <c r="D8" t="n">
         <v>380</v>
       </c>
       <c r="E8" t="n">
         <v>382</v>
       </c>
       <c r="F8" t="n">
         <v>420</v>
       </c>
       <c r="G8" t="n">
         <v>420</v>
       </c>
       <c r="H8" t="n">
         <v>408</v>
       </c>
       <c r="I8" t="n">
         <v>416</v>
       </c>
       <c r="J8" t="n">
         <v>403</v>
       </c>
       <c r="K8" t="n">
         <v>410</v>
       </c>
       <c r="L8" t="n">
         <v>418</v>
       </c>
       <c r="M8" t="n">
         <v>401</v>
       </c>
       <c r="N8" t="n">
         <v>396</v>
       </c>
       <c r="O8" t="n">
         <v>411</v>
+      </c>
+      <c r="P8" t="n">
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8771,428 +9258,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>745</v>
       </c>
       <c r="C7" t="n">
         <v>699</v>
       </c>
       <c r="D7" t="n">
         <v>707</v>
       </c>
       <c r="E7" t="n">
         <v>697</v>
       </c>
       <c r="F7" t="n">
         <v>787</v>
       </c>
       <c r="G7" t="n">
         <v>792</v>
       </c>
       <c r="H7" t="n">
         <v>771</v>
       </c>
       <c r="I7" t="n">
         <v>808</v>
       </c>
       <c r="J7" t="n">
         <v>731</v>
       </c>
       <c r="K7" t="n">
         <v>832</v>
       </c>
       <c r="L7" t="n">
         <v>816</v>
       </c>
       <c r="M7" t="n">
         <v>777</v>
       </c>
       <c r="N7" t="n">
         <v>769</v>
       </c>
       <c r="O7" t="n">
         <v>820</v>
       </c>
+      <c r="P7" t="n">
+        <v>815</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>819</v>
       </c>
       <c r="C8" t="n">
         <v>789</v>
       </c>
       <c r="D8" t="n">
         <v>794</v>
       </c>
       <c r="E8" t="n">
         <v>797</v>
       </c>
       <c r="F8" t="n">
         <v>875</v>
       </c>
       <c r="G8" t="n">
         <v>876</v>
       </c>
       <c r="H8" t="n">
         <v>851</v>
       </c>
       <c r="I8" t="n">
         <v>868</v>
       </c>
       <c r="J8" t="n">
         <v>841</v>
       </c>
       <c r="K8" t="n">
         <v>856</v>
       </c>
       <c r="L8" t="n">
         <v>873</v>
       </c>
       <c r="M8" t="n">
         <v>837</v>
       </c>
       <c r="N8" t="n">
         <v>826</v>
       </c>
       <c r="O8" t="n">
         <v>856</v>
+      </c>
+      <c r="P8" t="n">
+        <v>870</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9227,428 +9741,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>948</v>
       </c>
       <c r="C7" t="n">
         <v>924</v>
       </c>
       <c r="D7" t="n">
         <v>926</v>
       </c>
       <c r="E7" t="n">
         <v>943</v>
       </c>
       <c r="F7" t="n">
         <v>1014</v>
       </c>
       <c r="G7" t="n">
         <v>1010</v>
       </c>
       <c r="H7" t="n">
         <v>980</v>
       </c>
       <c r="I7" t="n">
         <v>979</v>
       </c>
       <c r="J7" t="n">
         <v>1000</v>
       </c>
       <c r="K7" t="n">
         <v>929</v>
       </c>
       <c r="L7" t="n">
         <v>980</v>
       </c>
       <c r="M7" t="n">
         <v>945</v>
       </c>
       <c r="N7" t="n">
         <v>931</v>
       </c>
       <c r="O7" t="n">
         <v>942</v>
       </c>
+      <c r="P7" t="n">
+        <v>976</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>874</v>
       </c>
       <c r="C8" t="n">
         <v>834</v>
       </c>
       <c r="D8" t="n">
         <v>839</v>
       </c>
       <c r="E8" t="n">
         <v>843</v>
       </c>
       <c r="F8" t="n">
         <v>926</v>
       </c>
       <c r="G8" t="n">
         <v>926</v>
       </c>
       <c r="H8" t="n">
         <v>900</v>
       </c>
       <c r="I8" t="n">
         <v>919</v>
       </c>
       <c r="J8" t="n">
         <v>890</v>
       </c>
       <c r="K8" t="n">
         <v>905</v>
       </c>
       <c r="L8" t="n">
         <v>923</v>
       </c>
       <c r="M8" t="n">
         <v>885</v>
       </c>
       <c r="N8" t="n">
         <v>874</v>
       </c>
       <c r="O8" t="n">
         <v>906</v>
+      </c>
+      <c r="P8" t="n">
+        <v>921</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9683,428 +10224,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>200</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>150</v>
       </c>
       <c r="E7" t="n">
         <v>186</v>
       </c>
       <c r="F7" t="n">
         <v>217</v>
       </c>
       <c r="G7" t="n">
         <v>201</v>
       </c>
       <c r="H7" t="n">
         <v>165</v>
       </c>
       <c r="I7" t="n">
         <v>191</v>
       </c>
       <c r="J7" t="n">
         <v>154</v>
       </c>
       <c r="K7" t="n">
         <v>185</v>
       </c>
       <c r="L7" t="n">
         <v>203</v>
       </c>
       <c r="M7" t="n">
         <v>179</v>
       </c>
       <c r="N7" t="n">
         <v>169</v>
       </c>
       <c r="O7" t="n">
         <v>174</v>
       </c>
+      <c r="P7" t="n">
+        <v>198</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>203</v>
       </c>
       <c r="C8" t="n">
         <v>195</v>
       </c>
       <c r="D8" t="n">
         <v>196</v>
       </c>
       <c r="E8" t="n">
         <v>197</v>
       </c>
       <c r="F8" t="n">
         <v>216</v>
       </c>
       <c r="G8" t="n">
         <v>216</v>
       </c>
       <c r="H8" t="n">
         <v>210</v>
       </c>
       <c r="I8" t="n">
         <v>214</v>
       </c>
       <c r="J8" t="n">
         <v>208</v>
       </c>
       <c r="K8" t="n">
         <v>211</v>
       </c>
       <c r="L8" t="n">
         <v>216</v>
       </c>
       <c r="M8" t="n">
         <v>208</v>
       </c>
       <c r="N8" t="n">
         <v>206</v>
       </c>
       <c r="O8" t="n">
         <v>213</v>
+      </c>
+      <c r="P8" t="n">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, how much confidence do you have in the courts and judicial system in Britain?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10139,388 +10707,414 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>A lot of confidence</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount of confidence</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much confidence</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No confidence at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>566</v>
       </c>
       <c r="C7" t="n">
         <v>572</v>
       </c>
       <c r="D7" t="n">
         <v>572</v>
       </c>
       <c r="E7" t="n">
         <v>559</v>
       </c>
       <c r="F7" t="n">
         <v>605</v>
       </c>
       <c r="G7" t="n">
         <v>618</v>
       </c>
       <c r="H7" t="n">
         <v>600</v>
       </c>
       <c r="I7" t="n">
         <v>609</v>
       </c>
       <c r="J7" t="n">
         <v>592</v>
       </c>
       <c r="K7" t="n">
         <v>602</v>
       </c>
       <c r="L7" t="n">
         <v>616</v>
       </c>
       <c r="M7" t="n">
         <v>600</v>
       </c>
       <c r="N7" t="n">
         <v>589</v>
       </c>
       <c r="O7" t="n">
         <v>668</v>
       </c>
+      <c r="P7" t="n">
+        <v>627</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>565</v>
       </c>
       <c r="C8" t="n">
         <v>545</v>
       </c>
       <c r="D8" t="n">
         <v>549</v>
       </c>
       <c r="E8" t="n">
         <v>551</v>
       </c>
       <c r="F8" t="n">
         <v>605</v>
       </c>
       <c r="G8" t="n">
         <v>605</v>
       </c>
       <c r="H8" t="n">
         <v>588</v>
       </c>
       <c r="I8" t="n">
         <v>600</v>
       </c>
       <c r="J8" t="n">
         <v>582</v>
       </c>
       <c r="K8" t="n">
         <v>592</v>
       </c>
       <c r="L8" t="n">
         <v>603</v>
       </c>
       <c r="M8" t="n">
         <v>591</v>
       </c>
       <c r="N8" t="n">
         <v>583</v>
       </c>
       <c r="O8" t="n">
         <v>604</v>
+      </c>
+      <c r="P8" t="n">
+        <v>614</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>