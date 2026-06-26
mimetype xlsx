--- v0 (2026-05-02)
+++ v1 (2026-06-26)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -514,50 +514,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -737,50 +738,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -873,50 +879,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -1009,50 +1018,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -1145,50 +1157,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -1281,50 +1296,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1691</v>
       </c>
       <c r="C6" t="n">
         <v>1699</v>
       </c>
       <c r="D6" t="n">
         <v>1679</v>
       </c>
       <c r="E6" t="n">
         <v>1660</v>
       </c>
       <c r="F6" t="n">
         <v>1626</v>
       </c>
       <c r="G6" t="n">
         <v>1655</v>
       </c>
@@ -1417,50 +1435,53 @@
       </c>
       <c r="AK6" t="n">
         <v>1705</v>
       </c>
       <c r="AL6" t="n">
         <v>1716</v>
       </c>
       <c r="AM6" t="n">
         <v>1715</v>
       </c>
       <c r="AN6" t="n">
         <v>1770</v>
       </c>
       <c r="AO6" t="n">
         <v>1767</v>
       </c>
       <c r="AP6" t="n">
         <v>1747</v>
       </c>
       <c r="AQ6" t="n">
         <v>1744</v>
       </c>
       <c r="AR6" t="n">
         <v>1748</v>
       </c>
+      <c r="AS6" t="n">
+        <v>1739</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1691</v>
       </c>
       <c r="C7" t="n">
         <v>1699</v>
       </c>
       <c r="D7" t="n">
         <v>1679</v>
       </c>
       <c r="E7" t="n">
         <v>1660</v>
       </c>
       <c r="F7" t="n">
         <v>1626</v>
       </c>
       <c r="G7" t="n">
         <v>1655</v>
       </c>
@@ -1552,64 +1573,67 @@
         <v>1690</v>
       </c>
       <c r="AK7" t="n">
         <v>1705</v>
       </c>
       <c r="AL7" t="n">
         <v>1716</v>
       </c>
       <c r="AM7" t="n">
         <v>1715</v>
       </c>
       <c r="AN7" t="n">
         <v>1770</v>
       </c>
       <c r="AO7" t="n">
         <v>1767</v>
       </c>
       <c r="AP7" t="n">
         <v>1747</v>
       </c>
       <c r="AQ7" t="n">
         <v>1744</v>
       </c>
       <c r="AR7" t="n">
         <v>1748</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>1739</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1617,50 +1641,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1840,50 +1865,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -1976,50 +2006,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -2112,50 +2145,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -2248,50 +2284,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -2384,50 +2423,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>273</v>
       </c>
       <c r="C6" t="n">
         <v>289</v>
       </c>
       <c r="D6" t="n">
         <v>282</v>
       </c>
       <c r="E6" t="n">
         <v>283</v>
       </c>
       <c r="F6" t="n">
         <v>273</v>
       </c>
       <c r="G6" t="n">
         <v>269</v>
       </c>
@@ -2520,50 +2562,53 @@
       </c>
       <c r="AK6" t="n">
         <v>285</v>
       </c>
       <c r="AL6" t="n">
         <v>289</v>
       </c>
       <c r="AM6" t="n">
         <v>301</v>
       </c>
       <c r="AN6" t="n">
         <v>266</v>
       </c>
       <c r="AO6" t="n">
         <v>292</v>
       </c>
       <c r="AP6" t="n">
         <v>286</v>
       </c>
       <c r="AQ6" t="n">
         <v>279</v>
       </c>
       <c r="AR6" t="n">
         <v>300</v>
       </c>
+      <c r="AS6" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>279</v>
       </c>
       <c r="C7" t="n">
         <v>280</v>
       </c>
       <c r="D7" t="n">
         <v>277</v>
       </c>
       <c r="E7" t="n">
         <v>274</v>
       </c>
       <c r="F7" t="n">
         <v>270</v>
       </c>
       <c r="G7" t="n">
         <v>275</v>
       </c>
@@ -2655,64 +2700,67 @@
         <v>277</v>
       </c>
       <c r="AK7" t="n">
         <v>280</v>
       </c>
       <c r="AL7" t="n">
         <v>281</v>
       </c>
       <c r="AM7" t="n">
         <v>281</v>
       </c>
       <c r="AN7" t="n">
         <v>290</v>
       </c>
       <c r="AO7" t="n">
         <v>290</v>
       </c>
       <c r="AP7" t="n">
         <v>287</v>
       </c>
       <c r="AQ7" t="n">
         <v>286</v>
       </c>
       <c r="AR7" t="n">
         <v>287</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2720,50 +2768,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2943,50 +2992,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -3079,50 +3133,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -3215,50 +3272,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -3351,50 +3411,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -3487,50 +3550,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>420</v>
       </c>
       <c r="C6" t="n">
         <v>428</v>
       </c>
       <c r="D6" t="n">
         <v>411</v>
       </c>
       <c r="E6" t="n">
         <v>425</v>
       </c>
       <c r="F6" t="n">
         <v>405</v>
       </c>
       <c r="G6" t="n">
         <v>394</v>
       </c>
@@ -3623,50 +3689,53 @@
       </c>
       <c r="AK6" t="n">
         <v>421</v>
       </c>
       <c r="AL6" t="n">
         <v>422</v>
       </c>
       <c r="AM6" t="n">
         <v>415</v>
       </c>
       <c r="AN6" t="n">
         <v>435</v>
       </c>
       <c r="AO6" t="n">
         <v>432</v>
       </c>
       <c r="AP6" t="n">
         <v>434</v>
       </c>
       <c r="AQ6" t="n">
         <v>421</v>
       </c>
       <c r="AR6" t="n">
         <v>420</v>
       </c>
+      <c r="AS6" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>413</v>
       </c>
       <c r="C7" t="n">
         <v>415</v>
       </c>
       <c r="D7" t="n">
         <v>410</v>
       </c>
       <c r="E7" t="n">
         <v>405</v>
       </c>
       <c r="F7" t="n">
         <v>392</v>
       </c>
       <c r="G7" t="n">
         <v>399</v>
       </c>
@@ -3758,64 +3827,67 @@
         <v>401</v>
       </c>
       <c r="AK7" t="n">
         <v>404</v>
       </c>
       <c r="AL7" t="n">
         <v>407</v>
       </c>
       <c r="AM7" t="n">
         <v>406</v>
       </c>
       <c r="AN7" t="n">
         <v>419</v>
       </c>
       <c r="AO7" t="n">
         <v>419</v>
       </c>
       <c r="AP7" t="n">
         <v>414</v>
       </c>
       <c r="AQ7" t="n">
         <v>413</v>
       </c>
       <c r="AR7" t="n">
         <v>414</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>412</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3823,50 +3895,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4046,50 +4119,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -4182,50 +4260,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -4318,50 +4399,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -4454,50 +4538,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -4590,50 +4677,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>151</v>
       </c>
       <c r="C6" t="n">
         <v>157</v>
       </c>
       <c r="D6" t="n">
         <v>139</v>
       </c>
       <c r="E6" t="n">
         <v>151</v>
       </c>
       <c r="F6" t="n">
         <v>126</v>
       </c>
       <c r="G6" t="n">
         <v>144</v>
       </c>
@@ -4726,50 +4816,53 @@
       </c>
       <c r="AK6" t="n">
         <v>146</v>
       </c>
       <c r="AL6" t="n">
         <v>144</v>
       </c>
       <c r="AM6" t="n">
         <v>146</v>
       </c>
       <c r="AN6" t="n">
         <v>146</v>
       </c>
       <c r="AO6" t="n">
         <v>138</v>
       </c>
       <c r="AP6" t="n">
         <v>149</v>
       </c>
       <c r="AQ6" t="n">
         <v>134</v>
       </c>
       <c r="AR6" t="n">
         <v>115</v>
       </c>
+      <c r="AS6" t="n">
+        <v>129</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>146</v>
       </c>
       <c r="D7" t="n">
         <v>144</v>
       </c>
       <c r="E7" t="n">
         <v>143</v>
       </c>
       <c r="F7" t="n">
         <v>140</v>
       </c>
       <c r="G7" t="n">
         <v>142</v>
       </c>
@@ -4861,64 +4954,67 @@
         <v>147</v>
       </c>
       <c r="AK7" t="n">
         <v>148</v>
       </c>
       <c r="AL7" t="n">
         <v>149</v>
       </c>
       <c r="AM7" t="n">
         <v>149</v>
       </c>
       <c r="AN7" t="n">
         <v>154</v>
       </c>
       <c r="AO7" t="n">
         <v>154</v>
       </c>
       <c r="AP7" t="n">
         <v>152</v>
       </c>
       <c r="AQ7" t="n">
         <v>152</v>
       </c>
       <c r="AR7" t="n">
         <v>152</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4926,50 +5022,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5149,50 +5246,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -5285,50 +5387,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -5421,50 +5526,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -5557,50 +5665,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -5693,50 +5804,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>87</v>
       </c>
       <c r="C6" t="n">
         <v>86</v>
       </c>
       <c r="D6" t="n">
         <v>89</v>
       </c>
       <c r="E6" t="n">
         <v>87</v>
       </c>
       <c r="F6" t="n">
         <v>85</v>
       </c>
       <c r="G6" t="n">
         <v>86</v>
       </c>
@@ -5829,50 +5943,53 @@
       </c>
       <c r="AK6" t="n">
         <v>94</v>
       </c>
       <c r="AL6" t="n">
         <v>91</v>
       </c>
       <c r="AM6" t="n">
         <v>93</v>
       </c>
       <c r="AN6" t="n">
         <v>87</v>
       </c>
       <c r="AO6" t="n">
         <v>94</v>
       </c>
       <c r="AP6" t="n">
         <v>79</v>
       </c>
       <c r="AQ6" t="n">
         <v>82</v>
       </c>
       <c r="AR6" t="n">
         <v>97</v>
       </c>
+      <c r="AS6" t="n">
+        <v>91</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>86</v>
       </c>
       <c r="C7" t="n">
         <v>87</v>
       </c>
       <c r="D7" t="n">
         <v>86</v>
       </c>
       <c r="E7" t="n">
         <v>85</v>
       </c>
       <c r="F7" t="n">
         <v>83</v>
       </c>
       <c r="G7" t="n">
         <v>84</v>
       </c>
@@ -5964,64 +6081,67 @@
         <v>81</v>
       </c>
       <c r="AK7" t="n">
         <v>82</v>
       </c>
       <c r="AL7" t="n">
         <v>82</v>
       </c>
       <c r="AM7" t="n">
         <v>82</v>
       </c>
       <c r="AN7" t="n">
         <v>85</v>
       </c>
       <c r="AO7" t="n">
         <v>85</v>
       </c>
       <c r="AP7" t="n">
         <v>84</v>
       </c>
       <c r="AQ7" t="n">
         <v>84</v>
       </c>
       <c r="AR7" t="n">
         <v>84</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6029,50 +6149,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6252,50 +6373,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -6388,50 +6514,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6524,50 +6653,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6660,50 +6792,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -6796,50 +6931,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>582</v>
       </c>
       <c r="C6" t="n">
         <v>589</v>
       </c>
       <c r="D6" t="n">
         <v>581</v>
       </c>
       <c r="E6" t="n">
         <v>575</v>
       </c>
       <c r="F6" t="n">
         <v>591</v>
       </c>
       <c r="G6" t="n">
         <v>607</v>
       </c>
@@ -6932,50 +7070,53 @@
       </c>
       <c r="AK6" t="n">
         <v>271</v>
       </c>
       <c r="AL6" t="n">
         <v>264</v>
       </c>
       <c r="AM6" t="n">
         <v>278</v>
       </c>
       <c r="AN6" t="n">
         <v>285</v>
       </c>
       <c r="AO6" t="n">
         <v>274</v>
       </c>
       <c r="AP6" t="n">
         <v>276</v>
       </c>
       <c r="AQ6" t="n">
         <v>281</v>
       </c>
       <c r="AR6" t="n">
         <v>291</v>
       </c>
+      <c r="AS6" t="n">
+        <v>248</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>568</v>
       </c>
       <c r="C7" t="n">
         <v>572</v>
       </c>
       <c r="D7" t="n">
         <v>562</v>
       </c>
       <c r="E7" t="n">
         <v>556</v>
       </c>
       <c r="F7" t="n">
         <v>551</v>
       </c>
       <c r="G7" t="n">
         <v>564</v>
       </c>
@@ -7067,64 +7208,67 @@
         <v>305</v>
       </c>
       <c r="AK7" t="n">
         <v>308</v>
       </c>
       <c r="AL7" t="n">
         <v>309</v>
       </c>
       <c r="AM7" t="n">
         <v>309</v>
       </c>
       <c r="AN7" t="n">
         <v>319</v>
       </c>
       <c r="AO7" t="n">
         <v>319</v>
       </c>
       <c r="AP7" t="n">
         <v>314</v>
       </c>
       <c r="AQ7" t="n">
         <v>315</v>
       </c>
       <c r="AR7" t="n">
         <v>316</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7132,50 +7276,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7355,50 +7500,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7491,50 +7641,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -7627,50 +7780,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -7763,50 +7919,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -7899,50 +8058,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>554</v>
       </c>
       <c r="C6" t="n">
         <v>538</v>
       </c>
       <c r="D6" t="n">
         <v>535</v>
       </c>
       <c r="E6" t="n">
         <v>536</v>
       </c>
       <c r="F6" t="n">
         <v>452</v>
       </c>
       <c r="G6" t="n">
         <v>452</v>
       </c>
@@ -8035,50 +8197,53 @@
       </c>
       <c r="AK6" t="n">
         <v>474</v>
       </c>
       <c r="AL6" t="n">
         <v>507</v>
       </c>
       <c r="AM6" t="n">
         <v>526</v>
       </c>
       <c r="AN6" t="n">
         <v>461</v>
       </c>
       <c r="AO6" t="n">
         <v>494</v>
       </c>
       <c r="AP6" t="n">
         <v>476</v>
       </c>
       <c r="AQ6" t="n">
         <v>468</v>
       </c>
       <c r="AR6" t="n">
         <v>451</v>
       </c>
+      <c r="AS6" t="n">
+        <v>486</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>535</v>
       </c>
       <c r="C7" t="n">
         <v>546</v>
       </c>
       <c r="D7" t="n">
         <v>530</v>
       </c>
       <c r="E7" t="n">
         <v>522</v>
       </c>
       <c r="F7" t="n">
         <v>403</v>
       </c>
       <c r="G7" t="n">
         <v>413</v>
       </c>
@@ -8170,64 +8335,67 @@
         <v>435</v>
       </c>
       <c r="AK7" t="n">
         <v>438</v>
       </c>
       <c r="AL7" t="n">
         <v>443</v>
       </c>
       <c r="AM7" t="n">
         <v>442</v>
       </c>
       <c r="AN7" t="n">
         <v>455</v>
       </c>
       <c r="AO7" t="n">
         <v>454</v>
       </c>
       <c r="AP7" t="n">
         <v>449</v>
       </c>
       <c r="AQ7" t="n">
         <v>450</v>
       </c>
       <c r="AR7" t="n">
         <v>449</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8235,50 +8403,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8458,50 +8627,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -8594,50 +8768,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -8730,50 +8907,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -8866,50 +9046,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -9002,50 +9185,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>108</v>
       </c>
       <c r="C6" t="n">
         <v>106</v>
       </c>
       <c r="D6" t="n">
         <v>106</v>
       </c>
       <c r="E6" t="n">
         <v>108</v>
       </c>
       <c r="F6" t="n">
         <v>192</v>
       </c>
       <c r="G6" t="n">
         <v>179</v>
       </c>
@@ -9138,50 +9324,53 @@
       </c>
       <c r="AK6" t="n">
         <v>174</v>
       </c>
       <c r="AL6" t="n">
         <v>195</v>
       </c>
       <c r="AM6" t="n">
         <v>175</v>
       </c>
       <c r="AN6" t="n">
         <v>177</v>
       </c>
       <c r="AO6" t="n">
         <v>170</v>
       </c>
       <c r="AP6" t="n">
         <v>171</v>
       </c>
       <c r="AQ6" t="n">
         <v>173</v>
       </c>
       <c r="AR6" t="n">
         <v>168</v>
       </c>
+      <c r="AS6" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>98</v>
       </c>
       <c r="C7" t="n">
         <v>97</v>
       </c>
       <c r="D7" t="n">
         <v>97</v>
       </c>
       <c r="E7" t="n">
         <v>98</v>
       </c>
       <c r="F7" t="n">
         <v>146</v>
       </c>
       <c r="G7" t="n">
         <v>149</v>
       </c>
@@ -9273,64 +9462,67 @@
         <v>155</v>
       </c>
       <c r="AK7" t="n">
         <v>157</v>
       </c>
       <c r="AL7" t="n">
         <v>158</v>
       </c>
       <c r="AM7" t="n">
         <v>158</v>
       </c>
       <c r="AN7" t="n">
         <v>163</v>
       </c>
       <c r="AO7" t="n">
         <v>163</v>
       </c>
       <c r="AP7" t="n">
         <v>161</v>
       </c>
       <c r="AQ7" t="n">
         <v>160</v>
       </c>
       <c r="AR7" t="n">
         <v>161</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9338,50 +9530,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9561,50 +9754,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -9697,50 +9895,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -9833,50 +10034,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -9969,50 +10173,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -10105,50 +10312,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>721</v>
       </c>
       <c r="C6" t="n">
         <v>733</v>
       </c>
       <c r="D6" t="n">
         <v>747</v>
       </c>
       <c r="E6" t="n">
         <v>749</v>
       </c>
       <c r="F6" t="n">
         <v>716</v>
       </c>
       <c r="G6" t="n">
         <v>734</v>
       </c>
@@ -10241,50 +10451,53 @@
       </c>
       <c r="AK6" t="n">
         <v>678</v>
       </c>
       <c r="AL6" t="n">
         <v>695</v>
       </c>
       <c r="AM6" t="n">
         <v>706</v>
       </c>
       <c r="AN6" t="n">
         <v>639</v>
       </c>
       <c r="AO6" t="n">
         <v>650</v>
       </c>
       <c r="AP6" t="n">
         <v>664</v>
       </c>
       <c r="AQ6" t="n">
         <v>648</v>
       </c>
       <c r="AR6" t="n">
         <v>637</v>
       </c>
+      <c r="AS6" t="n">
+        <v>649</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>651</v>
       </c>
       <c r="C7" t="n">
         <v>654</v>
       </c>
       <c r="D7" t="n">
         <v>646</v>
       </c>
       <c r="E7" t="n">
         <v>639</v>
       </c>
       <c r="F7" t="n">
         <v>603</v>
       </c>
       <c r="G7" t="n">
         <v>614</v>
       </c>
@@ -10376,64 +10589,67 @@
         <v>627</v>
       </c>
       <c r="AK7" t="n">
         <v>633</v>
       </c>
       <c r="AL7" t="n">
         <v>637</v>
       </c>
       <c r="AM7" t="n">
         <v>636</v>
       </c>
       <c r="AN7" t="n">
         <v>657</v>
       </c>
       <c r="AO7" t="n">
         <v>656</v>
       </c>
       <c r="AP7" t="n">
         <v>648</v>
       </c>
       <c r="AQ7" t="n">
         <v>647</v>
       </c>
       <c r="AR7" t="n">
         <v>649</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>645</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10441,50 +10657,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10664,50 +10881,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -10800,50 +11022,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10936,50 +11161,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -11072,50 +11300,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -11208,50 +11439,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>708</v>
       </c>
       <c r="C6" t="n">
         <v>696</v>
       </c>
       <c r="D6" t="n">
         <v>672</v>
       </c>
       <c r="E6" t="n">
         <v>661</v>
       </c>
       <c r="F6" t="n">
         <v>647</v>
       </c>
       <c r="G6" t="n">
         <v>646</v>
       </c>
@@ -11344,50 +11578,53 @@
       </c>
       <c r="AK6" t="n">
         <v>617</v>
       </c>
       <c r="AL6" t="n">
         <v>609</v>
       </c>
       <c r="AM6" t="n">
         <v>614</v>
       </c>
       <c r="AN6" t="n">
         <v>639</v>
       </c>
       <c r="AO6" t="n">
         <v>653</v>
       </c>
       <c r="AP6" t="n">
         <v>622</v>
       </c>
       <c r="AQ6" t="n">
         <v>642</v>
       </c>
       <c r="AR6" t="n">
         <v>634</v>
       </c>
+      <c r="AS6" t="n">
+        <v>562</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>697</v>
       </c>
       <c r="C7" t="n">
         <v>700</v>
       </c>
       <c r="D7" t="n">
         <v>692</v>
       </c>
       <c r="E7" t="n">
         <v>684</v>
       </c>
       <c r="F7" t="n">
         <v>644</v>
       </c>
       <c r="G7" t="n">
         <v>655</v>
       </c>
@@ -11479,64 +11716,67 @@
         <v>669</v>
       </c>
       <c r="AK7" t="n">
         <v>675</v>
       </c>
       <c r="AL7" t="n">
         <v>680</v>
       </c>
       <c r="AM7" t="n">
         <v>679</v>
       </c>
       <c r="AN7" t="n">
         <v>701</v>
       </c>
       <c r="AO7" t="n">
         <v>700</v>
       </c>
       <c r="AP7" t="n">
         <v>692</v>
       </c>
       <c r="AQ7" t="n">
         <v>691</v>
       </c>
       <c r="AR7" t="n">
         <v>692</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>689</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11544,50 +11784,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11767,50 +12008,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -11903,50 +12149,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -12039,50 +12288,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -12175,50 +12427,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -12311,50 +12566,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>230</v>
       </c>
       <c r="C6" t="n">
         <v>240</v>
       </c>
       <c r="D6" t="n">
         <v>231</v>
       </c>
       <c r="E6" t="n">
         <v>221</v>
       </c>
       <c r="F6" t="n">
         <v>229</v>
       </c>
       <c r="G6" t="n">
         <v>248</v>
       </c>
@@ -12447,50 +12705,53 @@
       </c>
       <c r="AK6" t="n">
         <v>380</v>
       </c>
       <c r="AL6" t="n">
         <v>389</v>
       </c>
       <c r="AM6" t="n">
         <v>358</v>
       </c>
       <c r="AN6" t="n">
         <v>454</v>
       </c>
       <c r="AO6" t="n">
         <v>427</v>
       </c>
       <c r="AP6" t="n">
         <v>412</v>
       </c>
       <c r="AQ6" t="n">
         <v>415</v>
       </c>
       <c r="AR6" t="n">
         <v>443</v>
       </c>
+      <c r="AS6" t="n">
+        <v>474</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>300</v>
       </c>
       <c r="C7" t="n">
         <v>310</v>
       </c>
       <c r="D7" t="n">
         <v>299</v>
       </c>
       <c r="E7" t="n">
         <v>291</v>
       </c>
       <c r="F7" t="n">
         <v>328</v>
       </c>
       <c r="G7" t="n">
         <v>346</v>
       </c>
@@ -12582,64 +12843,67 @@
         <v>369</v>
       </c>
       <c r="AK7" t="n">
         <v>375</v>
       </c>
       <c r="AL7" t="n">
         <v>380</v>
       </c>
       <c r="AM7" t="n">
         <v>368</v>
       </c>
       <c r="AN7" t="n">
         <v>388</v>
       </c>
       <c r="AO7" t="n">
         <v>388</v>
       </c>
       <c r="AP7" t="n">
         <v>377</v>
       </c>
       <c r="AQ7" t="n">
         <v>381</v>
       </c>
       <c r="AR7" t="n">
         <v>389</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12647,50 +12911,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12870,50 +13135,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -13006,50 +13276,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -13142,50 +13415,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -13278,50 +13554,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -13414,50 +13693,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>158</v>
       </c>
       <c r="C6" t="n">
         <v>137</v>
       </c>
       <c r="D6" t="n">
         <v>137</v>
       </c>
       <c r="E6" t="n">
         <v>152</v>
       </c>
       <c r="F6" t="n">
         <v>159</v>
       </c>
       <c r="G6" t="n">
         <v>150</v>
       </c>
@@ -13550,50 +13832,53 @@
       </c>
       <c r="AK6" t="n">
         <v>149</v>
       </c>
       <c r="AL6" t="n">
         <v>151</v>
       </c>
       <c r="AM6" t="n">
         <v>146</v>
       </c>
       <c r="AN6" t="n">
         <v>141</v>
       </c>
       <c r="AO6" t="n">
         <v>123</v>
       </c>
       <c r="AP6" t="n">
         <v>114</v>
       </c>
       <c r="AQ6" t="n">
         <v>121</v>
       </c>
       <c r="AR6" t="n">
         <v>124</v>
       </c>
+      <c r="AS6" t="n">
+        <v>178</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>186</v>
       </c>
       <c r="C7" t="n">
         <v>187</v>
       </c>
       <c r="D7" t="n">
         <v>185</v>
       </c>
       <c r="E7" t="n">
         <v>183</v>
       </c>
       <c r="F7" t="n">
         <v>177</v>
       </c>
       <c r="G7" t="n">
         <v>180</v>
       </c>
@@ -13685,64 +13970,67 @@
         <v>184</v>
       </c>
       <c r="AK7" t="n">
         <v>186</v>
       </c>
       <c r="AL7" t="n">
         <v>187</v>
       </c>
       <c r="AM7" t="n">
         <v>187</v>
       </c>
       <c r="AN7" t="n">
         <v>193</v>
       </c>
       <c r="AO7" t="n">
         <v>193</v>
       </c>
       <c r="AP7" t="n">
         <v>190</v>
       </c>
       <c r="AQ7" t="n">
         <v>190</v>
       </c>
       <c r="AR7" t="n">
         <v>191</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13750,50 +14038,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13973,50 +14262,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -14109,50 +14403,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -14245,50 +14542,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -14381,50 +14681,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -14517,50 +14820,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>32</v>
       </c>
       <c r="C6" t="n">
         <v>30</v>
       </c>
       <c r="D6" t="n">
         <v>29</v>
       </c>
       <c r="E6" t="n">
         <v>29</v>
       </c>
       <c r="F6" t="n">
         <v>34</v>
       </c>
       <c r="G6" t="n">
         <v>27</v>
       </c>
@@ -14653,50 +14959,53 @@
       </c>
       <c r="AK6" t="n">
         <v>30</v>
       </c>
       <c r="AL6" t="n">
         <v>23</v>
       </c>
       <c r="AM6" t="n">
         <v>37</v>
       </c>
       <c r="AN6" t="n">
         <v>38</v>
       </c>
       <c r="AO6" t="n">
         <v>37</v>
       </c>
       <c r="AP6" t="n">
         <v>49</v>
       </c>
       <c r="AQ6" t="n">
         <v>39</v>
       </c>
       <c r="AR6" t="n">
         <v>34</v>
       </c>
+      <c r="AS6" t="n">
+        <v>54</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>43</v>
       </c>
       <c r="C7" t="n">
         <v>35</v>
       </c>
       <c r="D7" t="n">
         <v>42</v>
       </c>
       <c r="E7" t="n">
         <v>46</v>
       </c>
       <c r="F7" t="n">
         <v>51</v>
       </c>
       <c r="G7" t="n">
         <v>40</v>
       </c>
@@ -14788,64 +15097,67 @@
         <v>25</v>
       </c>
       <c r="AK7" t="n">
         <v>22</v>
       </c>
       <c r="AL7" t="n">
         <v>20</v>
       </c>
       <c r="AM7" t="n">
         <v>31</v>
       </c>
       <c r="AN7" t="n">
         <v>24</v>
       </c>
       <c r="AO7" t="n">
         <v>23</v>
       </c>
       <c r="AP7" t="n">
         <v>30</v>
       </c>
       <c r="AQ7" t="n">
         <v>25</v>
       </c>
       <c r="AR7" t="n">
         <v>19</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14853,50 +15165,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15076,50 +15389,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -15212,50 +15530,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -15348,50 +15669,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -15484,50 +15808,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -15620,50 +15947,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>993</v>
       </c>
       <c r="C6" t="n">
         <v>1031</v>
       </c>
       <c r="D6" t="n">
         <v>1008</v>
       </c>
       <c r="E6" t="n">
         <v>988</v>
       </c>
       <c r="F6" t="n">
         <v>1001</v>
       </c>
       <c r="G6" t="n">
         <v>994</v>
       </c>
@@ -15756,50 +16086,53 @@
       </c>
       <c r="AK6" t="n">
         <v>1021</v>
       </c>
       <c r="AL6" t="n">
         <v>998</v>
       </c>
       <c r="AM6" t="n">
         <v>1021</v>
       </c>
       <c r="AN6" t="n">
         <v>1047</v>
       </c>
       <c r="AO6" t="n">
         <v>1037</v>
       </c>
       <c r="AP6" t="n">
         <v>1048</v>
       </c>
       <c r="AQ6" t="n">
         <v>1049</v>
       </c>
       <c r="AR6" t="n">
         <v>1006</v>
       </c>
+      <c r="AS6" t="n">
+        <v>1020</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>964</v>
       </c>
       <c r="C7" t="n">
         <v>968</v>
       </c>
       <c r="D7" t="n">
         <v>957</v>
       </c>
       <c r="E7" t="n">
         <v>946</v>
       </c>
       <c r="F7" t="n">
         <v>927</v>
       </c>
       <c r="G7" t="n">
         <v>943</v>
       </c>
@@ -15891,64 +16224,67 @@
         <v>963</v>
       </c>
       <c r="AK7" t="n">
         <v>972</v>
       </c>
       <c r="AL7" t="n">
         <v>978</v>
       </c>
       <c r="AM7" t="n">
         <v>978</v>
       </c>
       <c r="AN7" t="n">
         <v>1009</v>
       </c>
       <c r="AO7" t="n">
         <v>1007</v>
       </c>
       <c r="AP7" t="n">
         <v>996</v>
       </c>
       <c r="AQ7" t="n">
         <v>994</v>
       </c>
       <c r="AR7" t="n">
         <v>996</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>991</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15956,50 +16292,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16179,50 +16516,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -16315,50 +16657,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -16451,50 +16796,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -16587,50 +16935,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -16723,50 +17074,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>698</v>
       </c>
       <c r="C6" t="n">
         <v>668</v>
       </c>
       <c r="D6" t="n">
         <v>671</v>
       </c>
       <c r="E6" t="n">
         <v>672</v>
       </c>
       <c r="F6" t="n">
         <v>625</v>
       </c>
       <c r="G6" t="n">
         <v>661</v>
       </c>
@@ -16859,50 +17213,53 @@
       </c>
       <c r="AK6" t="n">
         <v>684</v>
       </c>
       <c r="AL6" t="n">
         <v>718</v>
       </c>
       <c r="AM6" t="n">
         <v>694</v>
       </c>
       <c r="AN6" t="n">
         <v>723</v>
       </c>
       <c r="AO6" t="n">
         <v>730</v>
       </c>
       <c r="AP6" t="n">
         <v>699</v>
       </c>
       <c r="AQ6" t="n">
         <v>695</v>
       </c>
       <c r="AR6" t="n">
         <v>742</v>
       </c>
+      <c r="AS6" t="n">
+        <v>719</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>727</v>
       </c>
       <c r="C7" t="n">
         <v>731</v>
       </c>
       <c r="D7" t="n">
         <v>722</v>
       </c>
       <c r="E7" t="n">
         <v>714</v>
       </c>
       <c r="F7" t="n">
         <v>699</v>
       </c>
       <c r="G7" t="n">
         <v>712</v>
       </c>
@@ -16994,64 +17351,67 @@
         <v>727</v>
       </c>
       <c r="AK7" t="n">
         <v>733</v>
       </c>
       <c r="AL7" t="n">
         <v>738</v>
       </c>
       <c r="AM7" t="n">
         <v>737</v>
       </c>
       <c r="AN7" t="n">
         <v>761</v>
       </c>
       <c r="AO7" t="n">
         <v>760</v>
       </c>
       <c r="AP7" t="n">
         <v>751</v>
       </c>
       <c r="AQ7" t="n">
         <v>750</v>
       </c>
       <c r="AR7" t="n">
         <v>752</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>748</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17059,50 +17419,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17282,50 +17643,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -17418,50 +17784,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -17554,50 +17923,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -17690,50 +18062,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -17826,50 +18201,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>690</v>
       </c>
       <c r="C6" t="n">
         <v>708</v>
       </c>
       <c r="D6" t="n">
         <v>705</v>
       </c>
       <c r="E6" t="n">
         <v>681</v>
       </c>
       <c r="F6" t="n">
         <v>643</v>
       </c>
       <c r="G6" t="n">
         <v>676</v>
       </c>
@@ -17962,50 +18340,53 @@
       </c>
       <c r="AK6" t="n">
         <v>672</v>
       </c>
       <c r="AL6" t="n">
         <v>694</v>
       </c>
       <c r="AM6" t="n">
         <v>674</v>
       </c>
       <c r="AN6" t="n">
         <v>731</v>
       </c>
       <c r="AO6" t="n">
         <v>739</v>
       </c>
       <c r="AP6" t="n">
         <v>731</v>
       </c>
       <c r="AQ6" t="n">
         <v>713</v>
       </c>
       <c r="AR6" t="n">
         <v>726</v>
       </c>
+      <c r="AS6" t="n">
+        <v>661</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>712</v>
       </c>
       <c r="C7" t="n">
         <v>715</v>
       </c>
       <c r="D7" t="n">
         <v>707</v>
       </c>
       <c r="E7" t="n">
         <v>699</v>
       </c>
       <c r="F7" t="n">
         <v>678</v>
       </c>
       <c r="G7" t="n">
         <v>690</v>
       </c>
@@ -18097,64 +18478,67 @@
         <v>705</v>
       </c>
       <c r="AK7" t="n">
         <v>711</v>
       </c>
       <c r="AL7" t="n">
         <v>716</v>
       </c>
       <c r="AM7" t="n">
         <v>715</v>
       </c>
       <c r="AN7" t="n">
         <v>738</v>
       </c>
       <c r="AO7" t="n">
         <v>737</v>
       </c>
       <c r="AP7" t="n">
         <v>728</v>
       </c>
       <c r="AQ7" t="n">
         <v>727</v>
       </c>
       <c r="AR7" t="n">
         <v>729</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>725</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18162,50 +18546,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18385,50 +18770,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -18521,50 +18911,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -18657,50 +19050,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -18793,50 +19189,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -18929,50 +19328,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>401</v>
       </c>
       <c r="C6" t="n">
         <v>415</v>
       </c>
       <c r="D6" t="n">
         <v>397</v>
       </c>
       <c r="E6" t="n">
         <v>417</v>
       </c>
       <c r="F6" t="n">
         <v>385</v>
       </c>
       <c r="G6" t="n">
         <v>395</v>
       </c>
@@ -19065,50 +19467,53 @@
       </c>
       <c r="AK6" t="n">
         <v>424</v>
       </c>
       <c r="AL6" t="n">
         <v>428</v>
       </c>
       <c r="AM6" t="n">
         <v>421</v>
       </c>
       <c r="AN6" t="n">
         <v>430</v>
       </c>
       <c r="AO6" t="n">
         <v>412</v>
       </c>
       <c r="AP6" t="n">
         <v>416</v>
       </c>
       <c r="AQ6" t="n">
         <v>432</v>
       </c>
       <c r="AR6" t="n">
         <v>420</v>
       </c>
+      <c r="AS6" t="n">
+        <v>426</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>402</v>
       </c>
       <c r="C7" t="n">
         <v>404</v>
       </c>
       <c r="D7" t="n">
         <v>400</v>
       </c>
       <c r="E7" t="n">
         <v>395</v>
       </c>
       <c r="F7" t="n">
         <v>392</v>
       </c>
       <c r="G7" t="n">
         <v>399</v>
       </c>
@@ -19200,64 +19605,67 @@
         <v>407</v>
       </c>
       <c r="AK7" t="n">
         <v>411</v>
       </c>
       <c r="AL7" t="n">
         <v>414</v>
       </c>
       <c r="AM7" t="n">
         <v>413</v>
       </c>
       <c r="AN7" t="n">
         <v>427</v>
       </c>
       <c r="AO7" t="n">
         <v>426</v>
       </c>
       <c r="AP7" t="n">
         <v>421</v>
       </c>
       <c r="AQ7" t="n">
         <v>420</v>
       </c>
       <c r="AR7" t="n">
         <v>421</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19265,50 +19673,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19488,50 +19897,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -19624,50 +20038,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -19760,50 +20177,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -19896,50 +20316,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -20032,50 +20455,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>442</v>
       </c>
       <c r="C6" t="n">
         <v>439</v>
       </c>
       <c r="D6" t="n">
         <v>440</v>
       </c>
       <c r="E6" t="n">
         <v>410</v>
       </c>
       <c r="F6" t="n">
         <v>439</v>
       </c>
       <c r="G6" t="n">
         <v>434</v>
       </c>
@@ -20168,50 +20594,53 @@
       </c>
       <c r="AK6" t="n">
         <v>460</v>
       </c>
       <c r="AL6" t="n">
         <v>443</v>
       </c>
       <c r="AM6" t="n">
         <v>474</v>
       </c>
       <c r="AN6" t="n">
         <v>468</v>
       </c>
       <c r="AO6" t="n">
         <v>493</v>
       </c>
       <c r="AP6" t="n">
         <v>486</v>
       </c>
       <c r="AQ6" t="n">
         <v>478</v>
       </c>
       <c r="AR6" t="n">
         <v>478</v>
       </c>
+      <c r="AS6" t="n">
+        <v>474</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>391</v>
       </c>
       <c r="C7" t="n">
         <v>392</v>
       </c>
       <c r="D7" t="n">
         <v>388</v>
       </c>
       <c r="E7" t="n">
         <v>383</v>
       </c>
       <c r="F7" t="n">
         <v>379</v>
       </c>
       <c r="G7" t="n">
         <v>386</v>
       </c>
@@ -20303,64 +20732,67 @@
         <v>394</v>
       </c>
       <c r="AK7" t="n">
         <v>397</v>
       </c>
       <c r="AL7" t="n">
         <v>400</v>
       </c>
       <c r="AM7" t="n">
         <v>400</v>
       </c>
       <c r="AN7" t="n">
         <v>412</v>
       </c>
       <c r="AO7" t="n">
         <v>412</v>
       </c>
       <c r="AP7" t="n">
         <v>407</v>
       </c>
       <c r="AQ7" t="n">
         <v>406</v>
       </c>
       <c r="AR7" t="n">
         <v>407</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20368,50 +20800,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20591,50 +21024,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -20727,50 +21165,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -20863,50 +21304,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -20999,50 +21443,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -21135,50 +21582,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>743</v>
       </c>
       <c r="C6" t="n">
         <v>747</v>
       </c>
       <c r="D6" t="n">
         <v>742</v>
       </c>
       <c r="E6" t="n">
         <v>730</v>
       </c>
       <c r="F6" t="n">
         <v>711</v>
       </c>
       <c r="G6" t="n">
         <v>726</v>
       </c>
@@ -21271,50 +21721,53 @@
       </c>
       <c r="AK6" t="n">
         <v>763</v>
       </c>
       <c r="AL6" t="n">
         <v>768</v>
       </c>
       <c r="AM6" t="n">
         <v>753</v>
       </c>
       <c r="AN6" t="n">
         <v>806</v>
       </c>
       <c r="AO6" t="n">
         <v>806</v>
       </c>
       <c r="AP6" t="n">
         <v>803</v>
       </c>
       <c r="AQ6" t="n">
         <v>798</v>
       </c>
       <c r="AR6" t="n">
         <v>789</v>
       </c>
+      <c r="AS6" t="n">
+        <v>759</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>818</v>
       </c>
       <c r="C7" t="n">
         <v>822</v>
       </c>
       <c r="D7" t="n">
         <v>813</v>
       </c>
       <c r="E7" t="n">
         <v>803</v>
       </c>
       <c r="F7" t="n">
         <v>790</v>
       </c>
       <c r="G7" t="n">
         <v>804</v>
       </c>
@@ -21406,64 +21859,67 @@
         <v>821</v>
       </c>
       <c r="AK7" t="n">
         <v>829</v>
       </c>
       <c r="AL7" t="n">
         <v>834</v>
       </c>
       <c r="AM7" t="n">
         <v>833</v>
       </c>
       <c r="AN7" t="n">
         <v>860</v>
       </c>
       <c r="AO7" t="n">
         <v>859</v>
       </c>
       <c r="AP7" t="n">
         <v>849</v>
       </c>
       <c r="AQ7" t="n">
         <v>848</v>
       </c>
       <c r="AR7" t="n">
         <v>850</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>845</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21471,50 +21927,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21694,50 +22151,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -21830,50 +22292,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -21966,50 +22431,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -22102,50 +22570,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -22238,50 +22709,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>948</v>
       </c>
       <c r="C6" t="n">
         <v>952</v>
       </c>
       <c r="D6" t="n">
         <v>937</v>
       </c>
       <c r="E6" t="n">
         <v>930</v>
       </c>
       <c r="F6" t="n">
         <v>915</v>
       </c>
       <c r="G6" t="n">
         <v>929</v>
       </c>
@@ -22374,50 +22848,53 @@
       </c>
       <c r="AK6" t="n">
         <v>942</v>
       </c>
       <c r="AL6" t="n">
         <v>948</v>
       </c>
       <c r="AM6" t="n">
         <v>962</v>
       </c>
       <c r="AN6" t="n">
         <v>964</v>
       </c>
       <c r="AO6" t="n">
         <v>961</v>
       </c>
       <c r="AP6" t="n">
         <v>944</v>
       </c>
       <c r="AQ6" t="n">
         <v>946</v>
       </c>
       <c r="AR6" t="n">
         <v>959</v>
       </c>
+      <c r="AS6" t="n">
+        <v>980</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>873</v>
       </c>
       <c r="C7" t="n">
         <v>877</v>
       </c>
       <c r="D7" t="n">
         <v>866</v>
       </c>
       <c r="E7" t="n">
         <v>857</v>
       </c>
       <c r="F7" t="n">
         <v>836</v>
       </c>
       <c r="G7" t="n">
         <v>851</v>
       </c>
@@ -22509,64 +22986,67 @@
         <v>869</v>
       </c>
       <c r="AK7" t="n">
         <v>876</v>
       </c>
       <c r="AL7" t="n">
         <v>882</v>
       </c>
       <c r="AM7" t="n">
         <v>882</v>
       </c>
       <c r="AN7" t="n">
         <v>910</v>
       </c>
       <c r="AO7" t="n">
         <v>908</v>
       </c>
       <c r="AP7" t="n">
         <v>898</v>
       </c>
       <c r="AQ7" t="n">
         <v>896</v>
       </c>
       <c r="AR7" t="n">
         <v>898</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>894</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22574,50 +23054,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22797,50 +23278,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -22933,50 +23419,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -23069,50 +23558,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -23205,50 +23697,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -23341,50 +23836,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>182</v>
       </c>
       <c r="C6" t="n">
         <v>163</v>
       </c>
       <c r="D6" t="n">
         <v>182</v>
       </c>
       <c r="E6" t="n">
         <v>149</v>
       </c>
       <c r="F6" t="n">
         <v>166</v>
       </c>
       <c r="G6" t="n">
         <v>205</v>
       </c>
@@ -23477,50 +23975,53 @@
       </c>
       <c r="AK6" t="n">
         <v>176</v>
       </c>
       <c r="AL6" t="n">
         <v>179</v>
       </c>
       <c r="AM6" t="n">
         <v>182</v>
       </c>
       <c r="AN6" t="n">
         <v>182</v>
       </c>
       <c r="AO6" t="n">
         <v>202</v>
       </c>
       <c r="AP6" t="n">
         <v>180</v>
       </c>
       <c r="AQ6" t="n">
         <v>184</v>
       </c>
       <c r="AR6" t="n">
         <v>154</v>
       </c>
+      <c r="AS6" t="n">
+        <v>188</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>203</v>
       </c>
       <c r="C7" t="n">
         <v>204</v>
       </c>
       <c r="D7" t="n">
         <v>201</v>
       </c>
       <c r="E7" t="n">
         <v>199</v>
       </c>
       <c r="F7" t="n">
         <v>195</v>
       </c>
       <c r="G7" t="n">
         <v>199</v>
       </c>
@@ -23612,64 +24113,67 @@
         <v>204</v>
       </c>
       <c r="AK7" t="n">
         <v>206</v>
       </c>
       <c r="AL7" t="n">
         <v>208</v>
       </c>
       <c r="AM7" t="n">
         <v>208</v>
       </c>
       <c r="AN7" t="n">
         <v>214</v>
       </c>
       <c r="AO7" t="n">
         <v>214</v>
       </c>
       <c r="AP7" t="n">
         <v>211</v>
       </c>
       <c r="AQ7" t="n">
         <v>211</v>
       </c>
       <c r="AR7" t="n">
         <v>212</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23677,50 +24181,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Compared to other countries around the world, do you think Britain is doing more or less to reduce carbon emmissions, or about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23900,50 +24405,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Britain is doing more than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -24036,50 +24546,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Britain is doing less than most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -24172,50 +24685,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Britain is doing about the same as most other countries to reduce carbon emissions</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -24308,50 +24824,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -24444,50 +24963,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>578</v>
       </c>
       <c r="C6" t="n">
         <v>576</v>
       </c>
       <c r="D6" t="n">
         <v>576</v>
       </c>
       <c r="E6" t="n">
         <v>565</v>
       </c>
       <c r="F6" t="n">
         <v>571</v>
       </c>
       <c r="G6" t="n">
         <v>557</v>
       </c>
@@ -24580,50 +25102,53 @@
       </c>
       <c r="AK6" t="n">
         <v>583</v>
       </c>
       <c r="AL6" t="n">
         <v>591</v>
       </c>
       <c r="AM6" t="n">
         <v>578</v>
       </c>
       <c r="AN6" t="n">
         <v>654</v>
       </c>
       <c r="AO6" t="n">
         <v>609</v>
       </c>
       <c r="AP6" t="n">
         <v>619</v>
       </c>
       <c r="AQ6" t="n">
         <v>644</v>
       </c>
       <c r="AR6" t="n">
         <v>662</v>
       </c>
+      <c r="AS6" t="n">
+        <v>621</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>565</v>
       </c>
       <c r="C7" t="n">
         <v>567</v>
       </c>
       <c r="D7" t="n">
         <v>561</v>
       </c>
       <c r="E7" t="n">
         <v>554</v>
       </c>
       <c r="F7" t="n">
         <v>546</v>
       </c>
       <c r="G7" t="n">
         <v>556</v>
       </c>
@@ -24715,46 +25240,49 @@
         <v>580</v>
       </c>
       <c r="AK7" t="n">
         <v>585</v>
       </c>
       <c r="AL7" t="n">
         <v>589</v>
       </c>
       <c r="AM7" t="n">
         <v>588</v>
       </c>
       <c r="AN7" t="n">
         <v>607</v>
       </c>
       <c r="AO7" t="n">
         <v>606</v>
       </c>
       <c r="AP7" t="n">
         <v>599</v>
       </c>
       <c r="AQ7" t="n">
         <v>598</v>
       </c>
       <c r="AR7" t="n">
         <v>600</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>596</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>