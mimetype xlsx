--- v0 (2026-05-17)
+++ v1 (2026-07-20)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -559,50 +559,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1007,50 +1009,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -1278,50 +1290,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -1549,50 +1567,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1820,50 +1844,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1783</v>
       </c>
       <c r="C5" t="n">
         <v>1750</v>
       </c>
       <c r="D5" t="n">
         <v>1680</v>
       </c>
       <c r="E5" t="n">
         <v>1687</v>
       </c>
       <c r="F5" t="n">
         <v>1670</v>
       </c>
       <c r="G5" t="n">
         <v>1658</v>
       </c>
@@ -2091,50 +2121,56 @@
       </c>
       <c r="CD5" t="n">
         <v>1763</v>
       </c>
       <c r="CE5" t="n">
         <v>1759</v>
       </c>
       <c r="CF5" t="n">
         <v>1751</v>
       </c>
       <c r="CG5" t="n">
         <v>1759</v>
       </c>
       <c r="CH5" t="n">
         <v>1750</v>
       </c>
       <c r="CI5" t="n">
         <v>1715</v>
       </c>
       <c r="CJ5" t="n">
         <v>1775</v>
       </c>
       <c r="CK5" t="n">
         <v>1777</v>
       </c>
+      <c r="CL5" t="n">
+        <v>1889</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>1725</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1783</v>
       </c>
       <c r="C6" t="n">
         <v>1750</v>
       </c>
       <c r="D6" t="n">
         <v>1680</v>
       </c>
       <c r="E6" t="n">
         <v>1687</v>
       </c>
       <c r="F6" t="n">
         <v>1670</v>
       </c>
       <c r="G6" t="n">
         <v>1658</v>
       </c>
@@ -2361,64 +2397,70 @@
         <v>1750</v>
       </c>
       <c r="CD6" t="n">
         <v>1763</v>
       </c>
       <c r="CE6" t="n">
         <v>1759</v>
       </c>
       <c r="CF6" t="n">
         <v>1751</v>
       </c>
       <c r="CG6" t="n">
         <v>1759</v>
       </c>
       <c r="CH6" t="n">
         <v>1750</v>
       </c>
       <c r="CI6" t="n">
         <v>1715</v>
       </c>
       <c r="CJ6" t="n">
         <v>1775</v>
       </c>
       <c r="CK6" t="n">
         <v>1777</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>1889</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>1725</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2471,50 +2513,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2919,50 +2963,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -3190,50 +3244,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3461,50 +3521,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -3732,50 +3798,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>289</v>
       </c>
       <c r="C5" t="n">
         <v>283</v>
       </c>
       <c r="D5" t="n">
         <v>285</v>
       </c>
       <c r="E5" t="n">
         <v>284</v>
       </c>
       <c r="F5" t="n">
         <v>278</v>
       </c>
       <c r="G5" t="n">
         <v>288</v>
       </c>
@@ -4003,50 +4075,56 @@
       </c>
       <c r="CD5" t="n">
         <v>288</v>
       </c>
       <c r="CE5" t="n">
         <v>271</v>
       </c>
       <c r="CF5" t="n">
         <v>290</v>
       </c>
       <c r="CG5" t="n">
         <v>300</v>
       </c>
       <c r="CH5" t="n">
         <v>298</v>
       </c>
       <c r="CI5" t="n">
         <v>257</v>
       </c>
       <c r="CJ5" t="n">
         <v>295</v>
       </c>
       <c r="CK5" t="n">
         <v>278</v>
       </c>
+      <c r="CL5" t="n">
+        <v>317</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>294</v>
       </c>
       <c r="C6" t="n">
         <v>289</v>
       </c>
       <c r="D6" t="n">
         <v>277</v>
       </c>
       <c r="E6" t="n">
         <v>278</v>
       </c>
       <c r="F6" t="n">
         <v>276</v>
       </c>
       <c r="G6" t="n">
         <v>274</v>
       </c>
@@ -4273,64 +4351,70 @@
         <v>287</v>
       </c>
       <c r="CD6" t="n">
         <v>289</v>
       </c>
       <c r="CE6" t="n">
         <v>288</v>
       </c>
       <c r="CF6" t="n">
         <v>287</v>
       </c>
       <c r="CG6" t="n">
         <v>288</v>
       </c>
       <c r="CH6" t="n">
         <v>287</v>
       </c>
       <c r="CI6" t="n">
         <v>281</v>
       </c>
       <c r="CJ6" t="n">
         <v>291</v>
       </c>
       <c r="CK6" t="n">
         <v>291</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>310</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4383,50 +4467,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4831,50 +4917,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.73</v>
       </c>
@@ -5102,50 +5198,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -5373,50 +5475,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5644,50 +5752,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>440</v>
       </c>
       <c r="C5" t="n">
         <v>438</v>
       </c>
       <c r="D5" t="n">
         <v>408</v>
       </c>
       <c r="E5" t="n">
         <v>385</v>
       </c>
       <c r="F5" t="n">
         <v>406</v>
       </c>
       <c r="G5" t="n">
         <v>398</v>
       </c>
@@ -5915,50 +6029,56 @@
       </c>
       <c r="CD5" t="n">
         <v>419</v>
       </c>
       <c r="CE5" t="n">
         <v>446</v>
       </c>
       <c r="CF5" t="n">
         <v>439</v>
       </c>
       <c r="CG5" t="n">
         <v>412</v>
       </c>
       <c r="CH5" t="n">
         <v>413</v>
       </c>
       <c r="CI5" t="n">
         <v>421</v>
       </c>
       <c r="CJ5" t="n">
         <v>424</v>
       </c>
       <c r="CK5" t="n">
         <v>430</v>
       </c>
+      <c r="CL5" t="n">
+        <v>452</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>424</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>435</v>
       </c>
       <c r="C6" t="n">
         <v>427</v>
       </c>
       <c r="D6" t="n">
         <v>410</v>
       </c>
       <c r="E6" t="n">
         <v>412</v>
       </c>
       <c r="F6" t="n">
         <v>407</v>
       </c>
       <c r="G6" t="n">
         <v>405</v>
       </c>
@@ -6185,64 +6305,70 @@
         <v>415</v>
       </c>
       <c r="CD6" t="n">
         <v>418</v>
       </c>
       <c r="CE6" t="n">
         <v>417</v>
       </c>
       <c r="CF6" t="n">
         <v>415</v>
       </c>
       <c r="CG6" t="n">
         <v>417</v>
       </c>
       <c r="CH6" t="n">
         <v>415</v>
       </c>
       <c r="CI6" t="n">
         <v>406</v>
       </c>
       <c r="CJ6" t="n">
         <v>421</v>
       </c>
       <c r="CK6" t="n">
         <v>421</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>448</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6295,50 +6421,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6743,50 +6871,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.83</v>
       </c>
@@ -7014,50 +7152,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -7285,50 +7429,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7556,50 +7706,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>145</v>
       </c>
       <c r="C5" t="n">
         <v>145</v>
       </c>
       <c r="D5" t="n">
         <v>136</v>
       </c>
       <c r="E5" t="n">
         <v>149</v>
       </c>
       <c r="F5" t="n">
         <v>143</v>
       </c>
       <c r="G5" t="n">
         <v>141</v>
       </c>
@@ -7827,50 +7983,56 @@
       </c>
       <c r="CD5" t="n">
         <v>148</v>
       </c>
       <c r="CE5" t="n">
         <v>152</v>
       </c>
       <c r="CF5" t="n">
         <v>139</v>
       </c>
       <c r="CG5" t="n">
         <v>141</v>
       </c>
       <c r="CH5" t="n">
         <v>148</v>
       </c>
       <c r="CI5" t="n">
         <v>149</v>
       </c>
       <c r="CJ5" t="n">
         <v>155</v>
       </c>
       <c r="CK5" t="n">
         <v>168</v>
       </c>
+      <c r="CL5" t="n">
+        <v>160</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>140</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>153</v>
       </c>
       <c r="C6" t="n">
         <v>151</v>
       </c>
       <c r="D6" t="n">
         <v>144</v>
       </c>
       <c r="E6" t="n">
         <v>145</v>
       </c>
       <c r="F6" t="n">
         <v>144</v>
       </c>
       <c r="G6" t="n">
         <v>143</v>
       </c>
@@ -8097,64 +8259,70 @@
         <v>152</v>
       </c>
       <c r="CD6" t="n">
         <v>153</v>
       </c>
       <c r="CE6" t="n">
         <v>153</v>
       </c>
       <c r="CF6" t="n">
         <v>152</v>
       </c>
       <c r="CG6" t="n">
         <v>153</v>
       </c>
       <c r="CH6" t="n">
         <v>152</v>
       </c>
       <c r="CI6" t="n">
         <v>149</v>
       </c>
       <c r="CJ6" t="n">
         <v>154</v>
       </c>
       <c r="CK6" t="n">
         <v>155</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>164</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8207,50 +8375,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8655,50 +8825,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -8926,50 +9106,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -9197,50 +9383,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9468,50 +9660,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>98</v>
       </c>
       <c r="C5" t="n">
         <v>91</v>
       </c>
       <c r="D5" t="n">
         <v>84</v>
       </c>
       <c r="E5" t="n">
         <v>88</v>
       </c>
       <c r="F5" t="n">
         <v>79</v>
       </c>
       <c r="G5" t="n">
         <v>87</v>
       </c>
@@ -9739,50 +9937,56 @@
       </c>
       <c r="CD5" t="n">
         <v>87</v>
       </c>
       <c r="CE5" t="n">
         <v>97</v>
       </c>
       <c r="CF5" t="n">
         <v>91</v>
       </c>
       <c r="CG5" t="n">
         <v>88</v>
       </c>
       <c r="CH5" t="n">
         <v>96</v>
       </c>
       <c r="CI5" t="n">
         <v>93</v>
       </c>
       <c r="CJ5" t="n">
         <v>98</v>
       </c>
       <c r="CK5" t="n">
         <v>96</v>
       </c>
+      <c r="CL5" t="n">
+        <v>114</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>91</v>
       </c>
       <c r="C6" t="n">
         <v>89</v>
       </c>
       <c r="D6" t="n">
         <v>86</v>
       </c>
       <c r="E6" t="n">
         <v>86</v>
       </c>
       <c r="F6" t="n">
         <v>85</v>
       </c>
       <c r="G6" t="n">
         <v>85</v>
       </c>
@@ -10009,64 +10213,70 @@
         <v>84</v>
       </c>
       <c r="CD6" t="n">
         <v>85</v>
       </c>
       <c r="CE6" t="n">
         <v>84</v>
       </c>
       <c r="CF6" t="n">
         <v>84</v>
       </c>
       <c r="CG6" t="n">
         <v>84</v>
       </c>
       <c r="CH6" t="n">
         <v>84</v>
       </c>
       <c r="CI6" t="n">
         <v>82</v>
       </c>
       <c r="CJ6" t="n">
         <v>85</v>
       </c>
       <c r="CK6" t="n">
         <v>85</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>91</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10119,50 +10329,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10567,50 +10779,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.8</v>
       </c>
@@ -10838,50 +11060,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -11109,50 +11337,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11380,50 +11614,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>638</v>
       </c>
       <c r="C5" t="n">
         <v>633</v>
       </c>
       <c r="D5" t="n">
         <v>580</v>
       </c>
       <c r="E5" t="n">
         <v>589</v>
       </c>
       <c r="F5" t="n">
         <v>588</v>
       </c>
       <c r="G5" t="n">
         <v>580</v>
       </c>
@@ -11651,50 +11891,56 @@
       </c>
       <c r="CD5" t="n">
         <v>272</v>
       </c>
       <c r="CE5" t="n">
         <v>281</v>
       </c>
       <c r="CF5" t="n">
         <v>282</v>
       </c>
       <c r="CG5" t="n">
         <v>282</v>
       </c>
       <c r="CH5" t="n">
         <v>265</v>
       </c>
       <c r="CI5" t="n">
         <v>280</v>
       </c>
       <c r="CJ5" t="n">
         <v>289</v>
       </c>
       <c r="CK5" t="n">
         <v>289</v>
       </c>
+      <c r="CL5" t="n">
+        <v>316</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>268</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>603</v>
       </c>
       <c r="C6" t="n">
         <v>592</v>
       </c>
       <c r="D6" t="n">
         <v>562</v>
       </c>
       <c r="E6" t="n">
         <v>570</v>
       </c>
       <c r="F6" t="n">
         <v>566</v>
       </c>
       <c r="G6" t="n">
         <v>559</v>
       </c>
@@ -11921,64 +12167,70 @@
         <v>316</v>
       </c>
       <c r="CD6" t="n">
         <v>317</v>
       </c>
       <c r="CE6" t="n">
         <v>317</v>
       </c>
       <c r="CF6" t="n">
         <v>319</v>
       </c>
       <c r="CG6" t="n">
         <v>317</v>
       </c>
       <c r="CH6" t="n">
         <v>315</v>
       </c>
       <c r="CI6" t="n">
         <v>309</v>
       </c>
       <c r="CJ6" t="n">
         <v>319</v>
       </c>
       <c r="CK6" t="n">
         <v>320</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>341</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>314</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12031,50 +12283,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12479,50 +12733,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.78</v>
       </c>
@@ -12750,50 +13014,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -13021,50 +13291,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -13292,50 +13568,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>583</v>
       </c>
       <c r="C5" t="n">
         <v>539</v>
       </c>
       <c r="D5" t="n">
         <v>555</v>
       </c>
       <c r="E5" t="n">
         <v>551</v>
       </c>
       <c r="F5" t="n">
         <v>534</v>
       </c>
       <c r="G5" t="n">
         <v>535</v>
       </c>
@@ -13563,50 +13845,56 @@
       </c>
       <c r="CD5" t="n">
         <v>500</v>
       </c>
       <c r="CE5" t="n">
         <v>469</v>
       </c>
       <c r="CF5" t="n">
         <v>466</v>
       </c>
       <c r="CG5" t="n">
         <v>481</v>
       </c>
       <c r="CH5" t="n">
         <v>481</v>
       </c>
       <c r="CI5" t="n">
         <v>486</v>
       </c>
       <c r="CJ5" t="n">
         <v>488</v>
       </c>
       <c r="CK5" t="n">
         <v>476</v>
       </c>
+      <c r="CL5" t="n">
+        <v>507</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>576</v>
       </c>
       <c r="C6" t="n">
         <v>552</v>
       </c>
       <c r="D6" t="n">
         <v>535</v>
       </c>
       <c r="E6" t="n">
         <v>536</v>
       </c>
       <c r="F6" t="n">
         <v>535</v>
       </c>
       <c r="G6" t="n">
         <v>527</v>
       </c>
@@ -13833,64 +14121,70 @@
         <v>451</v>
       </c>
       <c r="CD6" t="n">
         <v>455</v>
       </c>
       <c r="CE6" t="n">
         <v>454</v>
       </c>
       <c r="CF6" t="n">
         <v>453</v>
       </c>
       <c r="CG6" t="n">
         <v>454</v>
       </c>
       <c r="CH6" t="n">
         <v>450</v>
       </c>
       <c r="CI6" t="n">
         <v>443</v>
       </c>
       <c r="CJ6" t="n">
         <v>458</v>
       </c>
       <c r="CK6" t="n">
         <v>458</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>486</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>449</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13943,50 +14237,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14391,50 +14687,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.89</v>
       </c>
@@ -14662,50 +14968,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -14933,50 +15245,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15204,50 +15522,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>114</v>
       </c>
       <c r="C5" t="n">
         <v>113</v>
       </c>
       <c r="D5" t="n">
         <v>104</v>
       </c>
       <c r="E5" t="n">
         <v>109</v>
       </c>
       <c r="F5" t="n">
         <v>105</v>
       </c>
       <c r="G5" t="n">
         <v>103</v>
       </c>
@@ -15475,50 +15799,56 @@
       </c>
       <c r="CD5" t="n">
         <v>167</v>
       </c>
       <c r="CE5" t="n">
         <v>172</v>
       </c>
       <c r="CF5" t="n">
         <v>167</v>
       </c>
       <c r="CG5" t="n">
         <v>167</v>
       </c>
       <c r="CH5" t="n">
         <v>163</v>
       </c>
       <c r="CI5" t="n">
         <v>166</v>
       </c>
       <c r="CJ5" t="n">
         <v>165</v>
       </c>
       <c r="CK5" t="n">
         <v>162</v>
       </c>
+      <c r="CL5" t="n">
+        <v>163</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>102</v>
       </c>
       <c r="C6" t="n">
         <v>106</v>
       </c>
       <c r="D6" t="n">
         <v>98</v>
       </c>
       <c r="E6" t="n">
         <v>102</v>
       </c>
       <c r="F6" t="n">
         <v>99</v>
       </c>
       <c r="G6" t="n">
         <v>94</v>
       </c>
@@ -15744,65 +16074,71 @@
       <c r="CC6" t="n">
         <v>161</v>
       </c>
       <c r="CD6" t="n">
         <v>162</v>
       </c>
       <c r="CE6" t="n">
         <v>164</v>
       </c>
       <c r="CF6" t="n">
         <v>161</v>
       </c>
       <c r="CG6" t="n">
         <v>162</v>
       </c>
       <c r="CH6" t="n">
         <v>161</v>
       </c>
       <c r="CI6" t="n">
         <v>158</v>
       </c>
       <c r="CJ6" t="n">
         <v>163</v>
       </c>
       <c r="CK6" t="n">
+        <v>163</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>174</v>
+      </c>
+      <c r="CM6" t="n">
         <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15855,50 +16191,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16303,50 +16641,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.8</v>
       </c>
@@ -16574,50 +16922,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -16845,50 +17199,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -17116,50 +17476,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>752</v>
       </c>
       <c r="C5" t="n">
         <v>739</v>
       </c>
       <c r="D5" t="n">
         <v>743</v>
       </c>
       <c r="E5" t="n">
         <v>740</v>
       </c>
       <c r="F5" t="n">
         <v>748</v>
       </c>
       <c r="G5" t="n">
         <v>724</v>
       </c>
@@ -17387,50 +17753,56 @@
       </c>
       <c r="CD5" t="n">
         <v>674</v>
       </c>
       <c r="CE5" t="n">
         <v>661</v>
       </c>
       <c r="CF5" t="n">
         <v>646</v>
       </c>
       <c r="CG5" t="n">
         <v>651</v>
       </c>
       <c r="CH5" t="n">
         <v>648</v>
       </c>
       <c r="CI5" t="n">
         <v>637</v>
       </c>
       <c r="CJ5" t="n">
         <v>657</v>
       </c>
       <c r="CK5" t="n">
         <v>639</v>
       </c>
+      <c r="CL5" t="n">
+        <v>694</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>686</v>
       </c>
       <c r="C6" t="n">
         <v>674</v>
       </c>
       <c r="D6" t="n">
         <v>647</v>
       </c>
       <c r="E6" t="n">
         <v>649</v>
       </c>
       <c r="F6" t="n">
         <v>643</v>
       </c>
       <c r="G6" t="n">
         <v>638</v>
       </c>
@@ -17657,64 +18029,70 @@
         <v>649</v>
       </c>
       <c r="CD6" t="n">
         <v>654</v>
       </c>
       <c r="CE6" t="n">
         <v>653</v>
       </c>
       <c r="CF6" t="n">
         <v>650</v>
       </c>
       <c r="CG6" t="n">
         <v>653</v>
       </c>
       <c r="CH6" t="n">
         <v>649</v>
       </c>
       <c r="CI6" t="n">
         <v>636</v>
       </c>
       <c r="CJ6" t="n">
         <v>659</v>
       </c>
       <c r="CK6" t="n">
         <v>659</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>701</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>640</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17767,50 +18145,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18215,50 +18595,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -18486,50 +18876,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -18757,50 +19153,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19028,50 +19430,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>779</v>
       </c>
       <c r="C5" t="n">
         <v>748</v>
       </c>
       <c r="D5" t="n">
         <v>674</v>
       </c>
       <c r="E5" t="n">
         <v>709</v>
       </c>
       <c r="F5" t="n">
         <v>674</v>
       </c>
       <c r="G5" t="n">
         <v>679</v>
       </c>
@@ -19299,50 +19707,56 @@
       </c>
       <c r="CD5" t="n">
         <v>638</v>
       </c>
       <c r="CE5" t="n">
         <v>643</v>
       </c>
       <c r="CF5" t="n">
         <v>642</v>
       </c>
       <c r="CG5" t="n">
         <v>624</v>
       </c>
       <c r="CH5" t="n">
         <v>641</v>
       </c>
       <c r="CI5" t="n">
         <v>618</v>
       </c>
       <c r="CJ5" t="n">
         <v>624</v>
       </c>
       <c r="CK5" t="n">
         <v>638</v>
       </c>
+      <c r="CL5" t="n">
+        <v>667</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>584</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>735</v>
       </c>
       <c r="C6" t="n">
         <v>721</v>
       </c>
       <c r="D6" t="n">
         <v>692</v>
       </c>
       <c r="E6" t="n">
         <v>695</v>
       </c>
       <c r="F6" t="n">
         <v>688</v>
       </c>
       <c r="G6" t="n">
         <v>683</v>
       </c>
@@ -19569,64 +19983,70 @@
         <v>693</v>
       </c>
       <c r="CD6" t="n">
         <v>698</v>
       </c>
       <c r="CE6" t="n">
         <v>697</v>
       </c>
       <c r="CF6" t="n">
         <v>693</v>
       </c>
       <c r="CG6" t="n">
         <v>697</v>
       </c>
       <c r="CH6" t="n">
         <v>693</v>
       </c>
       <c r="CI6" t="n">
         <v>679</v>
       </c>
       <c r="CJ6" t="n">
         <v>703</v>
       </c>
       <c r="CK6" t="n">
         <v>704</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>748</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>683</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19679,50 +20099,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20127,50 +20549,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -20398,50 +20830,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -20669,50 +21107,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -20940,50 +21384,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>230</v>
       </c>
       <c r="C5" t="n">
         <v>235</v>
       </c>
       <c r="D5" t="n">
         <v>234</v>
       </c>
       <c r="E5" t="n">
         <v>217</v>
       </c>
       <c r="F5" t="n">
         <v>210</v>
       </c>
       <c r="G5" t="n">
         <v>235</v>
       </c>
@@ -21211,50 +21661,56 @@
       </c>
       <c r="CD5" t="n">
         <v>411</v>
       </c>
       <c r="CE5" t="n">
         <v>411</v>
       </c>
       <c r="CF5" t="n">
         <v>428</v>
       </c>
       <c r="CG5" t="n">
         <v>431</v>
       </c>
       <c r="CH5" t="n">
         <v>418</v>
       </c>
       <c r="CI5" t="n">
         <v>416</v>
       </c>
       <c r="CJ5" t="n">
         <v>452</v>
       </c>
       <c r="CK5" t="n">
         <v>445</v>
       </c>
+      <c r="CL5" t="n">
+        <v>475</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>336</v>
       </c>
       <c r="C6" t="n">
         <v>321</v>
       </c>
       <c r="D6" t="n">
         <v>305</v>
       </c>
       <c r="E6" t="n">
         <v>310</v>
       </c>
       <c r="F6" t="n">
         <v>284</v>
       </c>
       <c r="G6" t="n">
         <v>311</v>
       </c>
@@ -21481,64 +21937,70 @@
         <v>374</v>
       </c>
       <c r="CD6" t="n">
         <v>386</v>
       </c>
       <c r="CE6" t="n">
         <v>381</v>
       </c>
       <c r="CF6" t="n">
         <v>386</v>
       </c>
       <c r="CG6" t="n">
         <v>378</v>
       </c>
       <c r="CH6" t="n">
         <v>381</v>
       </c>
       <c r="CI6" t="n">
         <v>372</v>
       </c>
       <c r="CJ6" t="n">
         <v>388</v>
       </c>
       <c r="CK6" t="n">
         <v>384</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>407</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21591,50 +22053,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22039,50 +22503,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -22310,50 +22784,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -22581,50 +23061,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -22852,50 +23338,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>128</v>
       </c>
       <c r="C5" t="n">
         <v>111</v>
       </c>
       <c r="D5" t="n">
         <v>142</v>
       </c>
       <c r="E5" t="n">
         <v>159</v>
       </c>
       <c r="F5" t="n">
         <v>125</v>
       </c>
       <c r="G5" t="n">
         <v>155</v>
       </c>
@@ -23123,50 +23615,56 @@
       </c>
       <c r="CD5" t="n">
         <v>116</v>
       </c>
       <c r="CE5" t="n">
         <v>121</v>
       </c>
       <c r="CF5" t="n">
         <v>115</v>
       </c>
       <c r="CG5" t="n">
         <v>133</v>
       </c>
       <c r="CH5" t="n">
         <v>118</v>
       </c>
       <c r="CI5" t="n">
         <v>155</v>
       </c>
       <c r="CJ5" t="n">
         <v>127</v>
       </c>
       <c r="CK5" t="n">
         <v>133</v>
       </c>
+      <c r="CL5" t="n">
+        <v>162</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>155</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>196</v>
       </c>
       <c r="C6" t="n">
         <v>193</v>
       </c>
       <c r="D6" t="n">
         <v>185</v>
       </c>
       <c r="E6" t="n">
         <v>186</v>
       </c>
       <c r="F6" t="n">
         <v>184</v>
       </c>
       <c r="G6" t="n">
         <v>182</v>
       </c>
@@ -23393,64 +23891,70 @@
         <v>191</v>
       </c>
       <c r="CD6" t="n">
         <v>192</v>
       </c>
       <c r="CE6" t="n">
         <v>192</v>
       </c>
       <c r="CF6" t="n">
         <v>191</v>
       </c>
       <c r="CG6" t="n">
         <v>192</v>
       </c>
       <c r="CH6" t="n">
         <v>191</v>
       </c>
       <c r="CI6" t="n">
         <v>187</v>
       </c>
       <c r="CJ6" t="n">
         <v>193</v>
       </c>
       <c r="CK6" t="n">
         <v>194</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>206</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23503,50 +24007,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23951,50 +24457,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -24222,50 +24738,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -24493,50 +25015,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -24764,50 +25292,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>22</v>
       </c>
       <c r="C5" t="n">
         <v>28</v>
       </c>
       <c r="D5" t="n">
         <v>29</v>
       </c>
       <c r="E5" t="n">
         <v>21</v>
       </c>
       <c r="F5" t="n">
         <v>38</v>
       </c>
       <c r="G5" t="n">
         <v>20</v>
       </c>
@@ -25035,50 +25569,56 @@
       </c>
       <c r="CD5" t="n">
         <v>40</v>
       </c>
       <c r="CE5" t="n">
         <v>44</v>
       </c>
       <c r="CF5" t="n">
         <v>35</v>
       </c>
       <c r="CG5" t="n">
         <v>53</v>
       </c>
       <c r="CH5" t="n">
         <v>43</v>
       </c>
       <c r="CI5" t="n">
         <v>44</v>
       </c>
       <c r="CJ5" t="n">
         <v>42</v>
       </c>
       <c r="CK5" t="n">
         <v>55</v>
       </c>
+      <c r="CL5" t="n">
+        <v>53</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>37</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>26</v>
       </c>
       <c r="C6" t="n">
         <v>34</v>
       </c>
       <c r="D6" t="n">
         <v>36</v>
       </c>
       <c r="E6" t="n">
         <v>32</v>
       </c>
       <c r="F6" t="n">
         <v>55</v>
       </c>
       <c r="G6" t="n">
         <v>26</v>
       </c>
@@ -25305,64 +25845,70 @@
         <v>33</v>
       </c>
       <c r="CD6" t="n">
         <v>25</v>
       </c>
       <c r="CE6" t="n">
         <v>29</v>
       </c>
       <c r="CF6" t="n">
         <v>22</v>
       </c>
       <c r="CG6" t="n">
         <v>32</v>
       </c>
       <c r="CH6" t="n">
         <v>27</v>
       </c>
       <c r="CI6" t="n">
         <v>27</v>
       </c>
       <c r="CJ6" t="n">
         <v>26</v>
       </c>
       <c r="CK6" t="n">
         <v>30</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>33</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25415,50 +25961,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25863,50 +26411,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
@@ -26134,50 +26692,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -26405,50 +26969,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -26676,50 +27246,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1078</v>
       </c>
       <c r="C5" t="n">
         <v>1061</v>
       </c>
       <c r="D5" t="n">
         <v>1019</v>
       </c>
       <c r="E5" t="n">
         <v>986</v>
       </c>
       <c r="F5" t="n">
         <v>1009</v>
       </c>
       <c r="G5" t="n">
         <v>995</v>
       </c>
@@ -26947,50 +27523,56 @@
       </c>
       <c r="CD5" t="n">
         <v>1040</v>
       </c>
       <c r="CE5" t="n">
         <v>1033</v>
       </c>
       <c r="CF5" t="n">
         <v>1051</v>
       </c>
       <c r="CG5" t="n">
         <v>1043</v>
       </c>
       <c r="CH5" t="n">
         <v>1059</v>
       </c>
       <c r="CI5" t="n">
         <v>1038</v>
       </c>
       <c r="CJ5" t="n">
         <v>1047</v>
       </c>
       <c r="CK5" t="n">
         <v>1054</v>
       </c>
+      <c r="CL5" t="n">
+        <v>1109</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>1058</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1016</v>
       </c>
       <c r="C6" t="n">
         <v>997</v>
       </c>
       <c r="D6" t="n">
         <v>958</v>
       </c>
       <c r="E6" t="n">
         <v>962</v>
       </c>
       <c r="F6" t="n">
         <v>952</v>
       </c>
       <c r="G6" t="n">
         <v>945</v>
       </c>
@@ -27217,64 +27799,70 @@
         <v>997</v>
       </c>
       <c r="CD6" t="n">
         <v>1005</v>
       </c>
       <c r="CE6" t="n">
         <v>1003</v>
       </c>
       <c r="CF6" t="n">
         <v>998</v>
       </c>
       <c r="CG6" t="n">
         <v>1003</v>
       </c>
       <c r="CH6" t="n">
         <v>998</v>
       </c>
       <c r="CI6" t="n">
         <v>978</v>
       </c>
       <c r="CJ6" t="n">
         <v>1012</v>
       </c>
       <c r="CK6" t="n">
         <v>1013</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>1077</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>983</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27327,50 +27915,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27775,50 +28365,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -28046,50 +28646,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -28317,50 +28923,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -28588,50 +29200,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>705</v>
       </c>
       <c r="C5" t="n">
         <v>689</v>
       </c>
       <c r="D5" t="n">
         <v>661</v>
       </c>
       <c r="E5" t="n">
         <v>701</v>
       </c>
       <c r="F5" t="n">
         <v>661</v>
       </c>
       <c r="G5" t="n">
         <v>663</v>
       </c>
@@ -28859,50 +29477,56 @@
       </c>
       <c r="CD5" t="n">
         <v>723</v>
       </c>
       <c r="CE5" t="n">
         <v>726</v>
       </c>
       <c r="CF5" t="n">
         <v>700</v>
       </c>
       <c r="CG5" t="n">
         <v>716</v>
       </c>
       <c r="CH5" t="n">
         <v>691</v>
       </c>
       <c r="CI5" t="n">
         <v>677</v>
       </c>
       <c r="CJ5" t="n">
         <v>728</v>
       </c>
       <c r="CK5" t="n">
         <v>723</v>
       </c>
+      <c r="CL5" t="n">
+        <v>780</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>667</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>767</v>
       </c>
       <c r="C6" t="n">
         <v>752</v>
       </c>
       <c r="D6" t="n">
         <v>722</v>
       </c>
       <c r="E6" t="n">
         <v>725</v>
       </c>
       <c r="F6" t="n">
         <v>718</v>
       </c>
       <c r="G6" t="n">
         <v>713</v>
       </c>
@@ -29129,64 +29753,70 @@
         <v>753</v>
       </c>
       <c r="CD6" t="n">
         <v>758</v>
       </c>
       <c r="CE6" t="n">
         <v>756</v>
       </c>
       <c r="CF6" t="n">
         <v>753</v>
       </c>
       <c r="CG6" t="n">
         <v>756</v>
       </c>
       <c r="CH6" t="n">
         <v>752</v>
       </c>
       <c r="CI6" t="n">
         <v>737</v>
       </c>
       <c r="CJ6" t="n">
         <v>763</v>
       </c>
       <c r="CK6" t="n">
         <v>764</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>812</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>742</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29239,50 +29869,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29687,50 +30319,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.73</v>
       </c>
@@ -29958,50 +30600,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -30229,50 +30877,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -30500,50 +31154,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>744</v>
       </c>
       <c r="C5" t="n">
         <v>721</v>
       </c>
       <c r="D5" t="n">
         <v>682</v>
       </c>
       <c r="E5" t="n">
         <v>701</v>
       </c>
       <c r="F5" t="n">
         <v>690</v>
       </c>
       <c r="G5" t="n">
         <v>671</v>
       </c>
@@ -30771,50 +31431,56 @@
       </c>
       <c r="CD5" t="n">
         <v>720</v>
       </c>
       <c r="CE5" t="n">
         <v>731</v>
       </c>
       <c r="CF5" t="n">
         <v>740</v>
       </c>
       <c r="CG5" t="n">
         <v>728</v>
       </c>
       <c r="CH5" t="n">
         <v>738</v>
       </c>
       <c r="CI5" t="n">
         <v>671</v>
       </c>
       <c r="CJ5" t="n">
         <v>731</v>
       </c>
       <c r="CK5" t="n">
         <v>721</v>
       </c>
+      <c r="CL5" t="n">
+        <v>743</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>671</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>751</v>
       </c>
       <c r="C6" t="n">
         <v>737</v>
       </c>
       <c r="D6" t="n">
         <v>707</v>
       </c>
       <c r="E6" t="n">
         <v>710</v>
       </c>
       <c r="F6" t="n">
         <v>703</v>
       </c>
       <c r="G6" t="n">
         <v>698</v>
       </c>
@@ -31041,64 +31707,70 @@
         <v>730</v>
       </c>
       <c r="CD6" t="n">
         <v>735</v>
       </c>
       <c r="CE6" t="n">
         <v>734</v>
       </c>
       <c r="CF6" t="n">
         <v>730</v>
       </c>
       <c r="CG6" t="n">
         <v>734</v>
       </c>
       <c r="CH6" t="n">
         <v>730</v>
       </c>
       <c r="CI6" t="n">
         <v>715</v>
       </c>
       <c r="CJ6" t="n">
         <v>740</v>
       </c>
       <c r="CK6" t="n">
         <v>741</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>788</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>719</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31151,50 +31823,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31599,50 +32273,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -31870,50 +32554,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -32141,50 +32831,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -32412,50 +33108,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>425</v>
       </c>
       <c r="C5" t="n">
         <v>448</v>
       </c>
       <c r="D5" t="n">
         <v>404</v>
       </c>
       <c r="E5" t="n">
         <v>400</v>
       </c>
       <c r="F5" t="n">
         <v>410</v>
       </c>
       <c r="G5" t="n">
         <v>398</v>
       </c>
@@ -32683,50 +33385,56 @@
       </c>
       <c r="CD5" t="n">
         <v>426</v>
       </c>
       <c r="CE5" t="n">
         <v>417</v>
       </c>
       <c r="CF5" t="n">
         <v>417</v>
       </c>
       <c r="CG5" t="n">
         <v>415</v>
       </c>
       <c r="CH5" t="n">
         <v>427</v>
       </c>
       <c r="CI5" t="n">
         <v>422</v>
       </c>
       <c r="CJ5" t="n">
         <v>422</v>
       </c>
       <c r="CK5" t="n">
         <v>427</v>
       </c>
+      <c r="CL5" t="n">
+        <v>447</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>416</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>424</v>
       </c>
       <c r="C6" t="n">
         <v>416</v>
       </c>
       <c r="D6" t="n">
         <v>400</v>
       </c>
       <c r="E6" t="n">
         <v>402</v>
       </c>
       <c r="F6" t="n">
         <v>397</v>
       </c>
       <c r="G6" t="n">
         <v>395</v>
       </c>
@@ -32953,64 +33661,70 @@
         <v>422</v>
       </c>
       <c r="CD6" t="n">
         <v>425</v>
       </c>
       <c r="CE6" t="n">
         <v>424</v>
       </c>
       <c r="CF6" t="n">
         <v>422</v>
       </c>
       <c r="CG6" t="n">
         <v>424</v>
       </c>
       <c r="CH6" t="n">
         <v>422</v>
       </c>
       <c r="CI6" t="n">
         <v>413</v>
       </c>
       <c r="CJ6" t="n">
         <v>428</v>
       </c>
       <c r="CK6" t="n">
         <v>428</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>455</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33063,50 +33777,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33511,50 +34227,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.84</v>
       </c>
@@ -33782,50 +34508,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -34053,50 +34785,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -34324,50 +35062,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>486</v>
       </c>
       <c r="C5" t="n">
         <v>470</v>
       </c>
       <c r="D5" t="n">
         <v>452</v>
       </c>
       <c r="E5" t="n">
         <v>427</v>
       </c>
       <c r="F5" t="n">
         <v>445</v>
       </c>
       <c r="G5" t="n">
         <v>434</v>
       </c>
@@ -34595,50 +35339,56 @@
       </c>
       <c r="CD5" t="n">
         <v>501</v>
       </c>
       <c r="CE5" t="n">
         <v>490</v>
       </c>
       <c r="CF5" t="n">
         <v>479</v>
       </c>
       <c r="CG5" t="n">
         <v>483</v>
       </c>
       <c r="CH5" t="n">
         <v>467</v>
       </c>
       <c r="CI5" t="n">
         <v>467</v>
       </c>
       <c r="CJ5" t="n">
         <v>495</v>
       </c>
       <c r="CK5" t="n">
         <v>496</v>
       </c>
+      <c r="CL5" t="n">
+        <v>537</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>483</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>412</v>
       </c>
       <c r="C6" t="n">
         <v>404</v>
       </c>
       <c r="D6" t="n">
         <v>388</v>
       </c>
       <c r="E6" t="n">
         <v>390</v>
       </c>
       <c r="F6" t="n">
         <v>386</v>
       </c>
       <c r="G6" t="n">
         <v>383</v>
       </c>
@@ -34865,64 +35615,70 @@
         <v>408</v>
       </c>
       <c r="CD6" t="n">
         <v>411</v>
       </c>
       <c r="CE6" t="n">
         <v>410</v>
       </c>
       <c r="CF6" t="n">
         <v>408</v>
       </c>
       <c r="CG6" t="n">
         <v>410</v>
       </c>
       <c r="CH6" t="n">
         <v>408</v>
       </c>
       <c r="CI6" t="n">
         <v>400</v>
       </c>
       <c r="CJ6" t="n">
         <v>414</v>
       </c>
       <c r="CK6" t="n">
         <v>414</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>440</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34975,50 +35731,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35423,50 +36181,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.73</v>
       </c>
@@ -35694,50 +36462,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -35965,50 +36739,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -36236,50 +37016,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>827</v>
       </c>
       <c r="C5" t="n">
         <v>795</v>
       </c>
       <c r="D5" t="n">
         <v>732</v>
       </c>
       <c r="E5" t="n">
         <v>758</v>
       </c>
       <c r="F5" t="n">
         <v>723</v>
       </c>
       <c r="G5" t="n">
         <v>741</v>
       </c>
@@ -36507,50 +37293,56 @@
       </c>
       <c r="CD5" t="n">
         <v>792</v>
       </c>
       <c r="CE5" t="n">
         <v>795</v>
       </c>
       <c r="CF5" t="n">
         <v>804</v>
       </c>
       <c r="CG5" t="n">
         <v>806</v>
       </c>
       <c r="CH5" t="n">
         <v>782</v>
       </c>
       <c r="CI5" t="n">
         <v>767</v>
       </c>
       <c r="CJ5" t="n">
         <v>823</v>
       </c>
       <c r="CK5" t="n">
         <v>799</v>
       </c>
+      <c r="CL5" t="n">
+        <v>865</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>751</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>863</v>
       </c>
       <c r="C6" t="n">
         <v>847</v>
       </c>
       <c r="D6" t="n">
         <v>813</v>
       </c>
       <c r="E6" t="n">
         <v>817</v>
       </c>
       <c r="F6" t="n">
         <v>808</v>
       </c>
       <c r="G6" t="n">
         <v>802</v>
       </c>
@@ -36777,64 +37569,70 @@
         <v>851</v>
       </c>
       <c r="CD6" t="n">
         <v>857</v>
       </c>
       <c r="CE6" t="n">
         <v>855</v>
       </c>
       <c r="CF6" t="n">
         <v>851</v>
       </c>
       <c r="CG6" t="n">
         <v>855</v>
       </c>
       <c r="CH6" t="n">
         <v>851</v>
       </c>
       <c r="CI6" t="n">
         <v>833</v>
       </c>
       <c r="CJ6" t="n">
         <v>863</v>
       </c>
       <c r="CK6" t="n">
         <v>864</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>918</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>838</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36887,50 +37685,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -37335,50 +38135,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
@@ -37606,50 +38416,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -37877,50 +38693,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -38148,50 +38970,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>956</v>
       </c>
       <c r="C5" t="n">
         <v>955</v>
       </c>
       <c r="D5" t="n">
         <v>948</v>
       </c>
       <c r="E5" t="n">
         <v>929</v>
       </c>
       <c r="F5" t="n">
         <v>947</v>
       </c>
       <c r="G5" t="n">
         <v>917</v>
       </c>
@@ -38419,50 +39247,56 @@
       </c>
       <c r="CD5" t="n">
         <v>971</v>
       </c>
       <c r="CE5" t="n">
         <v>964</v>
       </c>
       <c r="CF5" t="n">
         <v>947</v>
       </c>
       <c r="CG5" t="n">
         <v>953</v>
       </c>
       <c r="CH5" t="n">
         <v>968</v>
       </c>
       <c r="CI5" t="n">
         <v>948</v>
       </c>
       <c r="CJ5" t="n">
         <v>952</v>
       </c>
       <c r="CK5" t="n">
         <v>978</v>
       </c>
+      <c r="CL5" t="n">
+        <v>1024</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>974</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>920</v>
       </c>
       <c r="C6" t="n">
         <v>903</v>
       </c>
       <c r="D6" t="n">
         <v>867</v>
       </c>
       <c r="E6" t="n">
         <v>870</v>
       </c>
       <c r="F6" t="n">
         <v>862</v>
       </c>
       <c r="G6" t="n">
         <v>856</v>
       </c>
@@ -38689,64 +39523,70 @@
         <v>899</v>
       </c>
       <c r="CD6" t="n">
         <v>906</v>
       </c>
       <c r="CE6" t="n">
         <v>904</v>
       </c>
       <c r="CF6" t="n">
         <v>900</v>
       </c>
       <c r="CG6" t="n">
         <v>904</v>
       </c>
       <c r="CH6" t="n">
         <v>900</v>
       </c>
       <c r="CI6" t="n">
         <v>882</v>
       </c>
       <c r="CJ6" t="n">
         <v>912</v>
       </c>
       <c r="CK6" t="n">
         <v>913</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>971</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>887</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -38799,50 +39639,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -39247,50 +40089,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -39518,50 +40370,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -39789,50 +40647,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -40060,50 +40924,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>178</v>
       </c>
       <c r="C5" t="n">
         <v>194</v>
       </c>
       <c r="D5" t="n">
         <v>198</v>
       </c>
       <c r="E5" t="n">
         <v>208</v>
       </c>
       <c r="F5" t="n">
         <v>194</v>
       </c>
       <c r="G5" t="n">
         <v>176</v>
       </c>
@@ -40331,50 +41201,56 @@
       </c>
       <c r="CD5" t="n">
         <v>184</v>
       </c>
       <c r="CE5" t="n">
         <v>170</v>
       </c>
       <c r="CF5" t="n">
         <v>153</v>
       </c>
       <c r="CG5" t="n">
         <v>183</v>
       </c>
       <c r="CH5" t="n">
         <v>175</v>
       </c>
       <c r="CI5" t="n">
         <v>185</v>
       </c>
       <c r="CJ5" t="n">
         <v>166</v>
       </c>
       <c r="CK5" t="n">
         <v>176</v>
       </c>
+      <c r="CL5" t="n">
+        <v>199</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>214</v>
       </c>
       <c r="C6" t="n">
         <v>210</v>
       </c>
       <c r="D6" t="n">
         <v>202</v>
       </c>
       <c r="E6" t="n">
         <v>202</v>
       </c>
       <c r="F6" t="n">
         <v>200</v>
       </c>
       <c r="G6" t="n">
         <v>199</v>
       </c>
@@ -40601,64 +41477,70 @@
         <v>212</v>
       </c>
       <c r="CD6" t="n">
         <v>213</v>
       </c>
       <c r="CE6" t="n">
         <v>213</v>
       </c>
       <c r="CF6" t="n">
         <v>212</v>
       </c>
       <c r="CG6" t="n">
         <v>213</v>
       </c>
       <c r="CH6" t="n">
         <v>212</v>
       </c>
       <c r="CI6" t="n">
         <v>208</v>
       </c>
       <c r="CJ6" t="n">
         <v>215</v>
       </c>
       <c r="CK6" t="n">
         <v>215</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>229</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CM6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -40711,50 +41593,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking do you think the police are doing a good or bad job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -41159,50 +42043,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -41430,50 +42324,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -41701,50 +42601,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -41972,50 +42878,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>633</v>
       </c>
       <c r="C5" t="n">
         <v>599</v>
       </c>
       <c r="D5" t="n">
         <v>569</v>
       </c>
       <c r="E5" t="n">
         <v>573</v>
       </c>
       <c r="F5" t="n">
         <v>570</v>
       </c>
       <c r="G5" t="n">
         <v>568</v>
       </c>
@@ -42243,50 +43155,56 @@
       </c>
       <c r="CD5" t="n">
         <v>637</v>
       </c>
       <c r="CE5" t="n">
         <v>623</v>
       </c>
       <c r="CF5" t="n">
         <v>639</v>
       </c>
       <c r="CG5" t="n">
         <v>635</v>
       </c>
       <c r="CH5" t="n">
         <v>620</v>
       </c>
       <c r="CI5" t="n">
         <v>610</v>
       </c>
       <c r="CJ5" t="n">
         <v>637</v>
       </c>
       <c r="CK5" t="n">
         <v>629</v>
       </c>
+      <c r="CL5" t="n">
+        <v>647</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>625</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>596</v>
       </c>
       <c r="C6" t="n">
         <v>584</v>
       </c>
       <c r="D6" t="n">
         <v>561</v>
       </c>
       <c r="E6" t="n">
         <v>563</v>
       </c>
       <c r="F6" t="n">
         <v>558</v>
       </c>
       <c r="G6" t="n">
         <v>554</v>
       </c>
@@ -42513,46 +43431,52 @@
         <v>600</v>
       </c>
       <c r="CD6" t="n">
         <v>605</v>
       </c>
       <c r="CE6" t="n">
         <v>603</v>
       </c>
       <c r="CF6" t="n">
         <v>601</v>
       </c>
       <c r="CG6" t="n">
         <v>603</v>
       </c>
       <c r="CH6" t="n">
         <v>600</v>
       </c>
       <c r="CI6" t="n">
         <v>588</v>
       </c>
       <c r="CJ6" t="n">
         <v>609</v>
       </c>
       <c r="CK6" t="n">
         <v>610</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>648</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>592</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>