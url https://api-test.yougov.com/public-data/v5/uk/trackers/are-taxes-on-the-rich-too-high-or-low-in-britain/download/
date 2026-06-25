--- v0 (2026-05-01)
+++ v1 (2026-06-25)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -559,50 +559,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1007,50 +1009,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1278,50 +1290,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -1549,50 +1567,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -1820,50 +1844,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2091,50 +2121,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1665</v>
       </c>
       <c r="C6" t="n">
         <v>1679</v>
       </c>
       <c r="D6" t="n">
         <v>1654</v>
       </c>
       <c r="E6" t="n">
         <v>1700</v>
       </c>
       <c r="F6" t="n">
         <v>1682</v>
       </c>
       <c r="G6" t="n">
         <v>1679</v>
       </c>
@@ -2362,50 +2398,56 @@
       </c>
       <c r="CD6" t="n">
         <v>1781</v>
       </c>
       <c r="CE6" t="n">
         <v>1744</v>
       </c>
       <c r="CF6" t="n">
         <v>1724</v>
       </c>
       <c r="CG6" t="n">
         <v>1773</v>
       </c>
       <c r="CH6" t="n">
         <v>1770</v>
       </c>
       <c r="CI6" t="n">
         <v>1771</v>
       </c>
       <c r="CJ6" t="n">
         <v>1766</v>
       </c>
       <c r="CK6" t="n">
         <v>1771</v>
       </c>
+      <c r="CL6" t="n">
+        <v>1757</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>1745</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1665</v>
       </c>
       <c r="C7" t="n">
         <v>1679</v>
       </c>
       <c r="D7" t="n">
         <v>1654</v>
       </c>
       <c r="E7" t="n">
         <v>1700</v>
       </c>
       <c r="F7" t="n">
         <v>1682</v>
       </c>
       <c r="G7" t="n">
         <v>1679</v>
       </c>
@@ -2632,64 +2674,70 @@
         <v>1744</v>
       </c>
       <c r="CD7" t="n">
         <v>1781</v>
       </c>
       <c r="CE7" t="n">
         <v>1744</v>
       </c>
       <c r="CF7" t="n">
         <v>1724</v>
       </c>
       <c r="CG7" t="n">
         <v>1773</v>
       </c>
       <c r="CH7" t="n">
         <v>1770</v>
       </c>
       <c r="CI7" t="n">
         <v>1771</v>
       </c>
       <c r="CJ7" t="n">
         <v>1766</v>
       </c>
       <c r="CK7" t="n">
         <v>1771</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>1757</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>1745</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2742,50 +2790,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3190,50 +3240,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -3461,50 +3521,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -3732,50 +3798,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -4003,50 +4075,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -4274,50 +4352,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>270</v>
       </c>
       <c r="C6" t="n">
         <v>273</v>
       </c>
       <c r="D6" t="n">
         <v>267</v>
       </c>
       <c r="E6" t="n">
         <v>290</v>
       </c>
       <c r="F6" t="n">
         <v>277</v>
       </c>
       <c r="G6" t="n">
         <v>280</v>
       </c>
@@ -4545,50 +4629,56 @@
       </c>
       <c r="CD6" t="n">
         <v>293</v>
       </c>
       <c r="CE6" t="n">
         <v>281</v>
       </c>
       <c r="CF6" t="n">
         <v>297</v>
       </c>
       <c r="CG6" t="n">
         <v>300</v>
       </c>
       <c r="CH6" t="n">
         <v>298</v>
       </c>
       <c r="CI6" t="n">
         <v>293</v>
       </c>
       <c r="CJ6" t="n">
         <v>291</v>
       </c>
       <c r="CK6" t="n">
         <v>290</v>
       </c>
+      <c r="CL6" t="n">
+        <v>286</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>271</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>275</v>
       </c>
       <c r="C7" t="n">
         <v>277</v>
       </c>
       <c r="D7" t="n">
         <v>273</v>
       </c>
       <c r="E7" t="n">
         <v>281</v>
       </c>
       <c r="F7" t="n">
         <v>278</v>
       </c>
       <c r="G7" t="n">
         <v>277</v>
       </c>
@@ -4815,64 +4905,70 @@
         <v>286</v>
       </c>
       <c r="CD7" t="n">
         <v>292</v>
       </c>
       <c r="CE7" t="n">
         <v>286</v>
       </c>
       <c r="CF7" t="n">
         <v>283</v>
       </c>
       <c r="CG7" t="n">
         <v>291</v>
       </c>
       <c r="CH7" t="n">
         <v>290</v>
       </c>
       <c r="CI7" t="n">
         <v>290</v>
       </c>
       <c r="CJ7" t="n">
         <v>290</v>
       </c>
       <c r="CK7" t="n">
         <v>290</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>288</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4925,50 +5021,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5373,50 +5471,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5644,50 +5752,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -5915,50 +6029,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -6186,50 +6306,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6457,50 +6583,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>401</v>
       </c>
       <c r="C6" t="n">
         <v>422</v>
       </c>
       <c r="D6" t="n">
         <v>411</v>
       </c>
       <c r="E6" t="n">
         <v>407</v>
       </c>
       <c r="F6" t="n">
         <v>406</v>
       </c>
       <c r="G6" t="n">
         <v>431</v>
       </c>
@@ -6728,50 +6860,56 @@
       </c>
       <c r="CD6" t="n">
         <v>441</v>
       </c>
       <c r="CE6" t="n">
         <v>434</v>
       </c>
       <c r="CF6" t="n">
         <v>438</v>
       </c>
       <c r="CG6" t="n">
         <v>386</v>
       </c>
       <c r="CH6" t="n">
         <v>429</v>
       </c>
       <c r="CI6" t="n">
         <v>419</v>
       </c>
       <c r="CJ6" t="n">
         <v>443</v>
       </c>
       <c r="CK6" t="n">
         <v>426</v>
       </c>
+      <c r="CL6" t="n">
+        <v>450</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>447</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>406</v>
       </c>
       <c r="C7" t="n">
         <v>410</v>
       </c>
       <c r="D7" t="n">
         <v>404</v>
       </c>
       <c r="E7" t="n">
         <v>415</v>
       </c>
       <c r="F7" t="n">
         <v>410</v>
       </c>
       <c r="G7" t="n">
         <v>410</v>
       </c>
@@ -6998,64 +7136,70 @@
         <v>413</v>
       </c>
       <c r="CD7" t="n">
         <v>422</v>
       </c>
       <c r="CE7" t="n">
         <v>413</v>
       </c>
       <c r="CF7" t="n">
         <v>409</v>
       </c>
       <c r="CG7" t="n">
         <v>420</v>
       </c>
       <c r="CH7" t="n">
         <v>419</v>
       </c>
       <c r="CI7" t="n">
         <v>420</v>
       </c>
       <c r="CJ7" t="n">
         <v>419</v>
       </c>
       <c r="CK7" t="n">
         <v>420</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>416</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7108,50 +7252,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7556,50 +7702,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7827,50 +7983,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -8098,50 +8260,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -8369,50 +8537,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -8640,50 +8814,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>150</v>
       </c>
       <c r="C6" t="n">
         <v>148</v>
       </c>
       <c r="D6" t="n">
         <v>152</v>
       </c>
       <c r="E6" t="n">
         <v>144</v>
       </c>
       <c r="F6" t="n">
         <v>154</v>
       </c>
       <c r="G6" t="n">
         <v>152</v>
       </c>
@@ -8911,50 +9091,56 @@
       </c>
       <c r="CD6" t="n">
         <v>155</v>
       </c>
       <c r="CE6" t="n">
         <v>135</v>
       </c>
       <c r="CF6" t="n">
         <v>162</v>
       </c>
       <c r="CG6" t="n">
         <v>161</v>
       </c>
       <c r="CH6" t="n">
         <v>140</v>
       </c>
       <c r="CI6" t="n">
         <v>144</v>
       </c>
       <c r="CJ6" t="n">
         <v>141</v>
       </c>
       <c r="CK6" t="n">
         <v>139</v>
       </c>
+      <c r="CL6" t="n">
+        <v>127</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>119</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>143</v>
       </c>
       <c r="C7" t="n">
         <v>144</v>
       </c>
       <c r="D7" t="n">
         <v>142</v>
       </c>
       <c r="E7" t="n">
         <v>146</v>
       </c>
       <c r="F7" t="n">
         <v>145</v>
       </c>
       <c r="G7" t="n">
         <v>144</v>
       </c>
@@ -9181,64 +9367,70 @@
         <v>152</v>
       </c>
       <c r="CD7" t="n">
         <v>155</v>
       </c>
       <c r="CE7" t="n">
         <v>152</v>
       </c>
       <c r="CF7" t="n">
         <v>150</v>
       </c>
       <c r="CG7" t="n">
         <v>154</v>
       </c>
       <c r="CH7" t="n">
         <v>154</v>
       </c>
       <c r="CI7" t="n">
         <v>154</v>
       </c>
       <c r="CJ7" t="n">
         <v>154</v>
       </c>
       <c r="CK7" t="n">
         <v>154</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>153</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9291,50 +9483,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9739,50 +9933,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -10010,50 +10214,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -10281,50 +10491,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -10552,50 +10768,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -10823,50 +11045,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>86</v>
       </c>
       <c r="C6" t="n">
         <v>85</v>
       </c>
       <c r="D6" t="n">
         <v>84</v>
       </c>
       <c r="E6" t="n">
         <v>88</v>
       </c>
       <c r="F6" t="n">
         <v>83</v>
       </c>
       <c r="G6" t="n">
         <v>85</v>
       </c>
@@ -11094,50 +11322,56 @@
       </c>
       <c r="CD6" t="n">
         <v>90</v>
       </c>
       <c r="CE6" t="n">
         <v>84</v>
       </c>
       <c r="CF6" t="n">
         <v>79</v>
       </c>
       <c r="CG6" t="n">
         <v>95</v>
       </c>
       <c r="CH6" t="n">
         <v>92</v>
       </c>
       <c r="CI6" t="n">
         <v>94</v>
       </c>
       <c r="CJ6" t="n">
         <v>92</v>
       </c>
       <c r="CK6" t="n">
         <v>94</v>
       </c>
+      <c r="CL6" t="n">
+        <v>98</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>85</v>
       </c>
       <c r="C7" t="n">
         <v>86</v>
       </c>
       <c r="D7" t="n">
         <v>84</v>
       </c>
       <c r="E7" t="n">
         <v>87</v>
       </c>
       <c r="F7" t="n">
         <v>86</v>
       </c>
       <c r="G7" t="n">
         <v>86</v>
       </c>
@@ -11364,64 +11598,70 @@
         <v>84</v>
       </c>
       <c r="CD7" t="n">
         <v>85</v>
       </c>
       <c r="CE7" t="n">
         <v>84</v>
       </c>
       <c r="CF7" t="n">
         <v>83</v>
       </c>
       <c r="CG7" t="n">
         <v>85</v>
       </c>
       <c r="CH7" t="n">
         <v>85</v>
       </c>
       <c r="CI7" t="n">
         <v>85</v>
       </c>
       <c r="CJ7" t="n">
         <v>85</v>
       </c>
       <c r="CK7" t="n">
         <v>85</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>84</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11474,50 +11714,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11922,50 +12164,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12193,50 +12445,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -12464,50 +12722,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -12735,50 +12999,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13006,50 +13276,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>579</v>
       </c>
       <c r="C6" t="n">
         <v>587</v>
       </c>
       <c r="D6" t="n">
         <v>578</v>
       </c>
       <c r="E6" t="n">
         <v>591</v>
       </c>
       <c r="F6" t="n">
         <v>589</v>
       </c>
       <c r="G6" t="n">
         <v>573</v>
       </c>
@@ -13277,50 +13553,56 @@
       </c>
       <c r="CD6" t="n">
         <v>287</v>
       </c>
       <c r="CE6" t="n">
         <v>279</v>
       </c>
       <c r="CF6" t="n">
         <v>273</v>
       </c>
       <c r="CG6" t="n">
         <v>281</v>
       </c>
       <c r="CH6" t="n">
         <v>278</v>
       </c>
       <c r="CI6" t="n">
         <v>285</v>
       </c>
       <c r="CJ6" t="n">
         <v>279</v>
       </c>
       <c r="CK6" t="n">
         <v>293</v>
       </c>
+      <c r="CL6" t="n">
+        <v>266</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>276</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>558</v>
       </c>
       <c r="C7" t="n">
         <v>566</v>
       </c>
       <c r="D7" t="n">
         <v>550</v>
       </c>
       <c r="E7" t="n">
         <v>571</v>
       </c>
       <c r="F7" t="n">
         <v>566</v>
       </c>
       <c r="G7" t="n">
         <v>562</v>
       </c>
@@ -13547,64 +13829,70 @@
         <v>315</v>
       </c>
       <c r="CD7" t="n">
         <v>321</v>
       </c>
       <c r="CE7" t="n">
         <v>314</v>
       </c>
       <c r="CF7" t="n">
         <v>310</v>
       </c>
       <c r="CG7" t="n">
         <v>319</v>
       </c>
       <c r="CH7" t="n">
         <v>319</v>
       </c>
       <c r="CI7" t="n">
         <v>319</v>
       </c>
       <c r="CJ7" t="n">
         <v>318</v>
       </c>
       <c r="CK7" t="n">
         <v>319</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>317</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13657,50 +13945,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14105,50 +14395,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14376,50 +14676,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.78</v>
       </c>
@@ -14647,50 +14953,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.72</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -14918,50 +15230,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15189,50 +15507,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>536</v>
       </c>
       <c r="C6" t="n">
         <v>544</v>
       </c>
       <c r="D6" t="n">
         <v>525</v>
       </c>
       <c r="E6" t="n">
         <v>546</v>
       </c>
       <c r="F6" t="n">
         <v>546</v>
       </c>
       <c r="G6" t="n">
         <v>548</v>
       </c>
@@ -15460,50 +15784,56 @@
       </c>
       <c r="CD6" t="n">
         <v>473</v>
       </c>
       <c r="CE6" t="n">
         <v>490</v>
       </c>
       <c r="CF6" t="n">
         <v>450</v>
       </c>
       <c r="CG6" t="n">
         <v>474</v>
       </c>
       <c r="CH6" t="n">
         <v>471</v>
       </c>
       <c r="CI6" t="n">
         <v>474</v>
       </c>
       <c r="CJ6" t="n">
         <v>478</v>
       </c>
       <c r="CK6" t="n">
         <v>462</v>
       </c>
+      <c r="CL6" t="n">
+        <v>476</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>531</v>
       </c>
       <c r="C7" t="n">
         <v>536</v>
       </c>
       <c r="D7" t="n">
         <v>527</v>
       </c>
       <c r="E7" t="n">
         <v>538</v>
       </c>
       <c r="F7" t="n">
         <v>537</v>
       </c>
       <c r="G7" t="n">
         <v>534</v>
       </c>
@@ -15730,64 +16060,70 @@
         <v>450</v>
       </c>
       <c r="CD7" t="n">
         <v>459</v>
       </c>
       <c r="CE7" t="n">
         <v>448</v>
       </c>
       <c r="CF7" t="n">
         <v>444</v>
       </c>
       <c r="CG7" t="n">
         <v>456</v>
       </c>
       <c r="CH7" t="n">
         <v>456</v>
       </c>
       <c r="CI7" t="n">
         <v>457</v>
       </c>
       <c r="CJ7" t="n">
         <v>455</v>
       </c>
       <c r="CK7" t="n">
         <v>457</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>452</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15840,50 +16176,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16288,50 +16626,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16559,50 +16907,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -16830,50 +17184,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -17101,50 +17461,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -17372,50 +17738,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>102</v>
       </c>
       <c r="C6" t="n">
         <v>107</v>
       </c>
       <c r="D6" t="n">
         <v>103</v>
       </c>
       <c r="E6" t="n">
         <v>108</v>
       </c>
       <c r="F6" t="n">
         <v>106</v>
       </c>
       <c r="G6" t="n">
         <v>105</v>
       </c>
@@ -17643,50 +18015,56 @@
       </c>
       <c r="CD6" t="n">
         <v>174</v>
       </c>
       <c r="CE6" t="n">
         <v>160</v>
       </c>
       <c r="CF6" t="n">
         <v>163</v>
       </c>
       <c r="CG6" t="n">
         <v>167</v>
       </c>
       <c r="CH6" t="n">
         <v>171</v>
       </c>
       <c r="CI6" t="n">
         <v>149</v>
       </c>
       <c r="CJ6" t="n">
         <v>149</v>
       </c>
       <c r="CK6" t="n">
         <v>163</v>
       </c>
+      <c r="CL6" t="n">
+        <v>165</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>95</v>
       </c>
       <c r="C7" t="n">
         <v>96</v>
       </c>
       <c r="D7" t="n">
         <v>98</v>
       </c>
       <c r="E7" t="n">
         <v>96</v>
       </c>
       <c r="F7" t="n">
         <v>96</v>
       </c>
       <c r="G7" t="n">
         <v>95</v>
       </c>
@@ -17913,64 +18291,70 @@
         <v>160</v>
       </c>
       <c r="CD7" t="n">
         <v>164</v>
       </c>
       <c r="CE7" t="n">
         <v>162</v>
       </c>
       <c r="CF7" t="n">
         <v>159</v>
       </c>
       <c r="CG7" t="n">
         <v>164</v>
       </c>
       <c r="CH7" t="n">
         <v>164</v>
       </c>
       <c r="CI7" t="n">
         <v>163</v>
       </c>
       <c r="CJ7" t="n">
         <v>162</v>
       </c>
       <c r="CK7" t="n">
         <v>163</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>163</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18023,50 +18407,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18471,50 +18857,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18742,50 +19138,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -19013,50 +19415,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -19284,50 +19692,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -19555,50 +19969,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>741</v>
       </c>
       <c r="C6" t="n">
         <v>746</v>
       </c>
       <c r="D6" t="n">
         <v>730</v>
       </c>
       <c r="E6" t="n">
         <v>782</v>
       </c>
       <c r="F6" t="n">
         <v>748</v>
       </c>
       <c r="G6" t="n">
         <v>747</v>
       </c>
@@ -19826,50 +20246,56 @@
       </c>
       <c r="CD6" t="n">
         <v>663</v>
       </c>
       <c r="CE6" t="n">
         <v>650</v>
       </c>
       <c r="CF6" t="n">
         <v>650</v>
       </c>
       <c r="CG6" t="n">
         <v>650</v>
       </c>
       <c r="CH6" t="n">
         <v>652</v>
       </c>
       <c r="CI6" t="n">
         <v>643</v>
       </c>
       <c r="CJ6" t="n">
         <v>655</v>
       </c>
       <c r="CK6" t="n">
         <v>659</v>
       </c>
+      <c r="CL6" t="n">
+        <v>653</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>634</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>641</v>
       </c>
       <c r="C7" t="n">
         <v>646</v>
       </c>
       <c r="D7" t="n">
         <v>637</v>
       </c>
       <c r="E7" t="n">
         <v>655</v>
       </c>
       <c r="F7" t="n">
         <v>648</v>
       </c>
       <c r="G7" t="n">
         <v>646</v>
       </c>
@@ -20096,64 +20522,70 @@
         <v>647</v>
       </c>
       <c r="CD7" t="n">
         <v>661</v>
       </c>
       <c r="CE7" t="n">
         <v>647</v>
       </c>
       <c r="CF7" t="n">
         <v>640</v>
       </c>
       <c r="CG7" t="n">
         <v>658</v>
       </c>
       <c r="CH7" t="n">
         <v>657</v>
       </c>
       <c r="CI7" t="n">
         <v>657</v>
       </c>
       <c r="CJ7" t="n">
         <v>655</v>
       </c>
       <c r="CK7" t="n">
         <v>657</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>652</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>647</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20206,50 +20638,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20654,50 +21088,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20925,50 +21369,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -21196,50 +21646,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -21467,50 +21923,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -21738,50 +22200,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>668</v>
       </c>
       <c r="C6" t="n">
         <v>685</v>
       </c>
       <c r="D6" t="n">
         <v>688</v>
       </c>
       <c r="E6" t="n">
         <v>674</v>
       </c>
       <c r="F6" t="n">
         <v>691</v>
       </c>
       <c r="G6" t="n">
         <v>672</v>
       </c>
@@ -22009,50 +22477,56 @@
       </c>
       <c r="CD6" t="n">
         <v>636</v>
       </c>
       <c r="CE6" t="n">
         <v>639</v>
       </c>
       <c r="CF6" t="n">
         <v>634</v>
       </c>
       <c r="CG6" t="n">
         <v>650</v>
       </c>
       <c r="CH6" t="n">
         <v>645</v>
       </c>
       <c r="CI6" t="n">
         <v>657</v>
       </c>
       <c r="CJ6" t="n">
         <v>646</v>
       </c>
       <c r="CK6" t="n">
         <v>630</v>
       </c>
+      <c r="CL6" t="n">
+        <v>615</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>620</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>686</v>
       </c>
       <c r="C7" t="n">
         <v>692</v>
       </c>
       <c r="D7" t="n">
         <v>681</v>
       </c>
       <c r="E7" t="n">
         <v>700</v>
       </c>
       <c r="F7" t="n">
         <v>693</v>
       </c>
       <c r="G7" t="n">
         <v>692</v>
       </c>
@@ -22279,64 +22753,70 @@
         <v>691</v>
       </c>
       <c r="CD7" t="n">
         <v>705</v>
       </c>
       <c r="CE7" t="n">
         <v>691</v>
       </c>
       <c r="CF7" t="n">
         <v>683</v>
       </c>
       <c r="CG7" t="n">
         <v>702</v>
       </c>
       <c r="CH7" t="n">
         <v>701</v>
       </c>
       <c r="CI7" t="n">
         <v>701</v>
       </c>
       <c r="CJ7" t="n">
         <v>699</v>
       </c>
       <c r="CK7" t="n">
         <v>701</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>696</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>691</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22389,50 +22869,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22837,50 +23319,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -23108,50 +23600,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -23379,50 +23877,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -23650,50 +24154,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -23921,50 +24431,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>231</v>
       </c>
       <c r="C6" t="n">
         <v>209</v>
       </c>
       <c r="D6" t="n">
         <v>204</v>
       </c>
       <c r="E6" t="n">
         <v>214</v>
       </c>
       <c r="F6" t="n">
         <v>221</v>
       </c>
       <c r="G6" t="n">
         <v>234</v>
       </c>
@@ -24192,50 +24708,56 @@
       </c>
       <c r="CD6" t="n">
         <v>444</v>
       </c>
       <c r="CE6" t="n">
         <v>410</v>
       </c>
       <c r="CF6" t="n">
         <v>400</v>
       </c>
       <c r="CG6" t="n">
         <v>431</v>
       </c>
       <c r="CH6" t="n">
         <v>422</v>
       </c>
       <c r="CI6" t="n">
         <v>424</v>
       </c>
       <c r="CJ6" t="n">
         <v>429</v>
       </c>
       <c r="CK6" t="n">
         <v>439</v>
       </c>
+      <c r="CL6" t="n">
+        <v>440</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>455</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>293</v>
       </c>
       <c r="C7" t="n">
         <v>281</v>
       </c>
       <c r="D7" t="n">
         <v>290</v>
       </c>
       <c r="E7" t="n">
         <v>300</v>
       </c>
       <c r="F7" t="n">
         <v>311</v>
       </c>
       <c r="G7" t="n">
         <v>308</v>
       </c>
@@ -24462,64 +24984,70 @@
         <v>378</v>
       </c>
       <c r="CD7" t="n">
         <v>392</v>
       </c>
       <c r="CE7" t="n">
         <v>377</v>
       </c>
       <c r="CF7" t="n">
         <v>376</v>
       </c>
       <c r="CG7" t="n">
         <v>386</v>
       </c>
       <c r="CH7" t="n">
         <v>381</v>
       </c>
       <c r="CI7" t="n">
         <v>384</v>
       </c>
       <c r="CJ7" t="n">
         <v>389</v>
       </c>
       <c r="CK7" t="n">
         <v>387</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>378</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>385</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24572,50 +25100,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25020,50 +25550,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -25291,50 +25831,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -25562,50 +26108,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -25833,50 +26385,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -26104,50 +26662,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>130</v>
       </c>
       <c r="C6" t="n">
         <v>143</v>
       </c>
       <c r="D6" t="n">
         <v>106</v>
       </c>
       <c r="E6" t="n">
         <v>136</v>
       </c>
       <c r="F6" t="n">
         <v>146</v>
       </c>
       <c r="G6" t="n">
         <v>164</v>
       </c>
@@ -26375,50 +26939,56 @@
       </c>
       <c r="CD6" t="n">
         <v>130</v>
       </c>
       <c r="CE6" t="n">
         <v>123</v>
       </c>
       <c r="CF6" t="n">
         <v>109</v>
       </c>
       <c r="CG6" t="n">
         <v>128</v>
       </c>
       <c r="CH6" t="n">
         <v>130</v>
       </c>
       <c r="CI6" t="n">
         <v>134</v>
       </c>
       <c r="CJ6" t="n">
         <v>117</v>
       </c>
       <c r="CK6" t="n">
         <v>132</v>
       </c>
+      <c r="CL6" t="n">
+        <v>170</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>183</v>
       </c>
       <c r="C7" t="n">
         <v>185</v>
       </c>
       <c r="D7" t="n">
         <v>182</v>
       </c>
       <c r="E7" t="n">
         <v>187</v>
       </c>
       <c r="F7" t="n">
         <v>185</v>
       </c>
       <c r="G7" t="n">
         <v>185</v>
       </c>
@@ -26645,64 +27215,70 @@
         <v>190</v>
       </c>
       <c r="CD7" t="n">
         <v>194</v>
       </c>
       <c r="CE7" t="n">
         <v>190</v>
       </c>
       <c r="CF7" t="n">
         <v>188</v>
       </c>
       <c r="CG7" t="n">
         <v>193</v>
       </c>
       <c r="CH7" t="n">
         <v>193</v>
       </c>
       <c r="CI7" t="n">
         <v>193</v>
       </c>
       <c r="CJ7" t="n">
         <v>192</v>
       </c>
       <c r="CK7" t="n">
         <v>193</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>192</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26755,50 +27331,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27203,50 +27781,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -27474,50 +28062,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -27745,50 +28339,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -28016,50 +28616,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -28287,50 +28893,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>25</v>
       </c>
       <c r="C6" t="n">
         <v>39</v>
       </c>
       <c r="D6" t="n">
         <v>32</v>
       </c>
       <c r="E6" t="n">
         <v>30</v>
       </c>
       <c r="F6" t="n">
         <v>22</v>
       </c>
       <c r="G6" t="n">
         <v>26</v>
       </c>
@@ -28558,50 +29170,56 @@
       </c>
       <c r="CD6" t="n">
         <v>38</v>
       </c>
       <c r="CE6" t="n">
         <v>45</v>
       </c>
       <c r="CF6" t="n">
         <v>40</v>
       </c>
       <c r="CG6" t="n">
         <v>42</v>
       </c>
       <c r="CH6" t="n">
         <v>51</v>
       </c>
       <c r="CI6" t="n">
         <v>47</v>
       </c>
       <c r="CJ6" t="n">
         <v>36</v>
       </c>
       <c r="CK6" t="n">
         <v>43</v>
       </c>
+      <c r="CL6" t="n">
+        <v>49</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>36</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>45</v>
       </c>
       <c r="C7" t="n">
         <v>60</v>
       </c>
       <c r="D7" t="n">
         <v>46</v>
       </c>
       <c r="E7" t="n">
         <v>45</v>
       </c>
       <c r="F7" t="n">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>33</v>
       </c>
@@ -28828,64 +29446,70 @@
         <v>28</v>
       </c>
       <c r="CD7" t="n">
         <v>23</v>
       </c>
       <c r="CE7" t="n">
         <v>30</v>
       </c>
       <c r="CF7" t="n">
         <v>26</v>
       </c>
       <c r="CG7" t="n">
         <v>27</v>
       </c>
       <c r="CH7" t="n">
         <v>31</v>
       </c>
       <c r="CI7" t="n">
         <v>29</v>
       </c>
       <c r="CJ7" t="n">
         <v>22</v>
       </c>
       <c r="CK7" t="n">
         <v>26</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>32</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28938,50 +29562,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29386,50 +30012,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -29657,50 +30293,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -29928,50 +30570,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -30199,50 +30847,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -30470,50 +31124,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>992</v>
       </c>
       <c r="C6" t="n">
         <v>970</v>
       </c>
       <c r="D6" t="n">
         <v>975</v>
       </c>
       <c r="E6" t="n">
         <v>1023</v>
       </c>
       <c r="F6" t="n">
         <v>988</v>
       </c>
       <c r="G6" t="n">
         <v>1006</v>
       </c>
@@ -30741,50 +31401,56 @@
       </c>
       <c r="CD6" t="n">
         <v>1029</v>
       </c>
       <c r="CE6" t="n">
         <v>1035</v>
       </c>
       <c r="CF6" t="n">
         <v>1035</v>
       </c>
       <c r="CG6" t="n">
         <v>1026</v>
       </c>
       <c r="CH6" t="n">
         <v>1017</v>
       </c>
       <c r="CI6" t="n">
         <v>1037</v>
       </c>
       <c r="CJ6" t="n">
         <v>1038</v>
       </c>
       <c r="CK6" t="n">
         <v>1050</v>
       </c>
+      <c r="CL6" t="n">
+        <v>1041</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>949</v>
       </c>
       <c r="C7" t="n">
         <v>957</v>
       </c>
       <c r="D7" t="n">
         <v>943</v>
       </c>
       <c r="E7" t="n">
         <v>969</v>
       </c>
       <c r="F7" t="n">
         <v>959</v>
       </c>
       <c r="G7" t="n">
         <v>957</v>
       </c>
@@ -31011,64 +31677,70 @@
         <v>994</v>
       </c>
       <c r="CD7" t="n">
         <v>1015</v>
       </c>
       <c r="CE7" t="n">
         <v>994</v>
       </c>
       <c r="CF7" t="n">
         <v>983</v>
       </c>
       <c r="CG7" t="n">
         <v>1011</v>
       </c>
       <c r="CH7" t="n">
         <v>1009</v>
       </c>
       <c r="CI7" t="n">
         <v>1009</v>
       </c>
       <c r="CJ7" t="n">
         <v>1007</v>
       </c>
       <c r="CK7" t="n">
         <v>1009</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>1001</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>995</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31121,50 +31793,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31569,50 +32243,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -31840,50 +32524,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -32111,50 +32801,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -32382,50 +33078,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -32653,50 +33355,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>673</v>
       </c>
       <c r="C6" t="n">
         <v>709</v>
       </c>
       <c r="D6" t="n">
         <v>679</v>
       </c>
       <c r="E6" t="n">
         <v>677</v>
       </c>
       <c r="F6" t="n">
         <v>694</v>
       </c>
       <c r="G6" t="n">
         <v>673</v>
       </c>
@@ -32924,50 +33632,56 @@
       </c>
       <c r="CD6" t="n">
         <v>752</v>
       </c>
       <c r="CE6" t="n">
         <v>709</v>
       </c>
       <c r="CF6" t="n">
         <v>689</v>
       </c>
       <c r="CG6" t="n">
         <v>747</v>
       </c>
       <c r="CH6" t="n">
         <v>753</v>
       </c>
       <c r="CI6" t="n">
         <v>734</v>
       </c>
       <c r="CJ6" t="n">
         <v>728</v>
       </c>
       <c r="CK6" t="n">
         <v>721</v>
       </c>
+      <c r="CL6" t="n">
+        <v>716</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>716</v>
       </c>
       <c r="C7" t="n">
         <v>722</v>
       </c>
       <c r="D7" t="n">
         <v>711</v>
       </c>
       <c r="E7" t="n">
         <v>731</v>
       </c>
       <c r="F7" t="n">
         <v>723</v>
       </c>
       <c r="G7" t="n">
         <v>722</v>
       </c>
@@ -33194,64 +33908,70 @@
         <v>750</v>
       </c>
       <c r="CD7" t="n">
         <v>766</v>
       </c>
       <c r="CE7" t="n">
         <v>750</v>
       </c>
       <c r="CF7" t="n">
         <v>741</v>
       </c>
       <c r="CG7" t="n">
         <v>762</v>
       </c>
       <c r="CH7" t="n">
         <v>761</v>
       </c>
       <c r="CI7" t="n">
         <v>762</v>
       </c>
       <c r="CJ7" t="n">
         <v>759</v>
       </c>
       <c r="CK7" t="n">
         <v>762</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>756</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>750</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33304,50 +34024,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33752,50 +34474,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -34023,50 +34755,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -34294,50 +35032,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -34565,50 +35309,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -34836,50 +35586,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>688</v>
       </c>
       <c r="C6" t="n">
         <v>681</v>
       </c>
       <c r="D6" t="n">
         <v>701</v>
       </c>
       <c r="E6" t="n">
         <v>716</v>
       </c>
       <c r="F6" t="n">
         <v>699</v>
       </c>
       <c r="G6" t="n">
         <v>668</v>
       </c>
@@ -35107,50 +35863,56 @@
       </c>
       <c r="CD6" t="n">
         <v>728</v>
       </c>
       <c r="CE6" t="n">
         <v>725</v>
       </c>
       <c r="CF6" t="n">
         <v>728</v>
       </c>
       <c r="CG6" t="n">
         <v>728</v>
       </c>
       <c r="CH6" t="n">
         <v>728</v>
       </c>
       <c r="CI6" t="n">
         <v>735</v>
       </c>
       <c r="CJ6" t="n">
         <v>743</v>
       </c>
       <c r="CK6" t="n">
         <v>741</v>
       </c>
+      <c r="CL6" t="n">
+        <v>690</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>662</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>701</v>
       </c>
       <c r="C7" t="n">
         <v>707</v>
       </c>
       <c r="D7" t="n">
         <v>696</v>
       </c>
       <c r="E7" t="n">
         <v>716</v>
       </c>
       <c r="F7" t="n">
         <v>708</v>
       </c>
       <c r="G7" t="n">
         <v>707</v>
       </c>
@@ -35377,64 +36139,70 @@
         <v>727</v>
       </c>
       <c r="CD7" t="n">
         <v>743</v>
       </c>
       <c r="CE7" t="n">
         <v>727</v>
       </c>
       <c r="CF7" t="n">
         <v>719</v>
       </c>
       <c r="CG7" t="n">
         <v>739</v>
       </c>
       <c r="CH7" t="n">
         <v>738</v>
       </c>
       <c r="CI7" t="n">
         <v>739</v>
       </c>
       <c r="CJ7" t="n">
         <v>736</v>
       </c>
       <c r="CK7" t="n">
         <v>739</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>733</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>728</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35487,50 +36255,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35935,50 +36705,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -36206,50 +36986,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -36477,50 +37263,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -36748,50 +37540,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -37019,50 +37817,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>407</v>
       </c>
       <c r="C6" t="n">
         <v>412</v>
       </c>
       <c r="D6" t="n">
         <v>411</v>
       </c>
       <c r="E6" t="n">
         <v>417</v>
       </c>
       <c r="F6" t="n">
         <v>409</v>
       </c>
       <c r="G6" t="n">
         <v>416</v>
       </c>
@@ -37290,50 +38094,56 @@
       </c>
       <c r="CD6" t="n">
         <v>431</v>
       </c>
       <c r="CE6" t="n">
         <v>420</v>
       </c>
       <c r="CF6" t="n">
         <v>416</v>
       </c>
       <c r="CG6" t="n">
         <v>441</v>
       </c>
       <c r="CH6" t="n">
         <v>422</v>
       </c>
       <c r="CI6" t="n">
         <v>420</v>
       </c>
       <c r="CJ6" t="n">
         <v>420</v>
       </c>
       <c r="CK6" t="n">
         <v>421</v>
       </c>
+      <c r="CL6" t="n">
+        <v>415</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>396</v>
       </c>
       <c r="C7" t="n">
         <v>400</v>
       </c>
       <c r="D7" t="n">
         <v>394</v>
       </c>
       <c r="E7" t="n">
         <v>405</v>
       </c>
       <c r="F7" t="n">
         <v>400</v>
       </c>
       <c r="G7" t="n">
         <v>400</v>
       </c>
@@ -37560,64 +38370,70 @@
         <v>420</v>
       </c>
       <c r="CD7" t="n">
         <v>429</v>
       </c>
       <c r="CE7" t="n">
         <v>420</v>
       </c>
       <c r="CF7" t="n">
         <v>415</v>
       </c>
       <c r="CG7" t="n">
         <v>427</v>
       </c>
       <c r="CH7" t="n">
         <v>427</v>
       </c>
       <c r="CI7" t="n">
         <v>427</v>
       </c>
       <c r="CJ7" t="n">
         <v>426</v>
       </c>
       <c r="CK7" t="n">
         <v>427</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>423</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -37670,50 +38486,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38118,50 +38936,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -38389,50 +39217,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -38660,50 +39494,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -38931,50 +39771,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -39202,50 +40048,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>440</v>
       </c>
       <c r="C6" t="n">
         <v>443</v>
       </c>
       <c r="D6" t="n">
         <v>436</v>
       </c>
       <c r="E6" t="n">
         <v>431</v>
       </c>
       <c r="F6" t="n">
         <v>428</v>
       </c>
       <c r="G6" t="n">
         <v>431</v>
       </c>
@@ -39473,50 +40325,56 @@
       </c>
       <c r="CD6" t="n">
         <v>492</v>
       </c>
       <c r="CE6" t="n">
         <v>476</v>
       </c>
       <c r="CF6" t="n">
         <v>471</v>
       </c>
       <c r="CG6" t="n">
         <v>476</v>
       </c>
       <c r="CH6" t="n">
         <v>490</v>
       </c>
       <c r="CI6" t="n">
         <v>482</v>
       </c>
       <c r="CJ6" t="n">
         <v>486</v>
       </c>
       <c r="CK6" t="n">
         <v>477</v>
       </c>
+      <c r="CL6" t="n">
+        <v>482</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>489</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>385</v>
       </c>
       <c r="C7" t="n">
         <v>388</v>
       </c>
       <c r="D7" t="n">
         <v>382</v>
       </c>
       <c r="E7" t="n">
         <v>393</v>
       </c>
       <c r="F7" t="n">
         <v>389</v>
       </c>
       <c r="G7" t="n">
         <v>388</v>
       </c>
@@ -39743,64 +40601,70 @@
         <v>406</v>
       </c>
       <c r="CD7" t="n">
         <v>415</v>
       </c>
       <c r="CE7" t="n">
         <v>406</v>
       </c>
       <c r="CF7" t="n">
         <v>402</v>
       </c>
       <c r="CG7" t="n">
         <v>413</v>
       </c>
       <c r="CH7" t="n">
         <v>412</v>
       </c>
       <c r="CI7" t="n">
         <v>413</v>
       </c>
       <c r="CJ7" t="n">
         <v>411</v>
       </c>
       <c r="CK7" t="n">
         <v>413</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>409</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -39853,50 +40717,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -40301,50 +41167,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -40572,50 +41448,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -40843,50 +41725,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -41114,50 +42002,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -41385,50 +42279,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>726</v>
       </c>
       <c r="C6" t="n">
         <v>749</v>
       </c>
       <c r="D6" t="n">
         <v>740</v>
       </c>
       <c r="E6" t="n">
         <v>754</v>
       </c>
       <c r="F6" t="n">
         <v>743</v>
       </c>
       <c r="G6" t="n">
         <v>750</v>
       </c>
@@ -41656,50 +42556,56 @@
       </c>
       <c r="CD6" t="n">
         <v>808</v>
       </c>
       <c r="CE6" t="n">
         <v>805</v>
       </c>
       <c r="CF6" t="n">
         <v>785</v>
       </c>
       <c r="CG6" t="n">
         <v>805</v>
       </c>
       <c r="CH6" t="n">
         <v>806</v>
       </c>
       <c r="CI6" t="n">
         <v>803</v>
       </c>
       <c r="CJ6" t="n">
         <v>806</v>
       </c>
       <c r="CK6" t="n">
         <v>797</v>
       </c>
+      <c r="CL6" t="n">
+        <v>769</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>762</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>806</v>
       </c>
       <c r="C7" t="n">
         <v>813</v>
       </c>
       <c r="D7" t="n">
         <v>801</v>
       </c>
       <c r="E7" t="n">
         <v>823</v>
       </c>
       <c r="F7" t="n">
         <v>814</v>
       </c>
       <c r="G7" t="n">
         <v>813</v>
       </c>
@@ -41926,64 +42832,70 @@
         <v>848</v>
       </c>
       <c r="CD7" t="n">
         <v>866</v>
       </c>
       <c r="CE7" t="n">
         <v>848</v>
       </c>
       <c r="CF7" t="n">
         <v>838</v>
       </c>
       <c r="CG7" t="n">
         <v>862</v>
       </c>
       <c r="CH7" t="n">
         <v>860</v>
       </c>
       <c r="CI7" t="n">
         <v>861</v>
       </c>
       <c r="CJ7" t="n">
         <v>858</v>
       </c>
       <c r="CK7" t="n">
         <v>861</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>854</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>848</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -42036,50 +42948,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -42484,50 +43398,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -42755,50 +43679,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -43026,50 +43956,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -43297,50 +44233,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -43568,50 +44510,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>939</v>
       </c>
       <c r="C6" t="n">
         <v>930</v>
       </c>
       <c r="D6" t="n">
         <v>914</v>
       </c>
       <c r="E6" t="n">
         <v>946</v>
       </c>
       <c r="F6" t="n">
         <v>939</v>
       </c>
       <c r="G6" t="n">
         <v>929</v>
       </c>
@@ -43839,50 +44787,56 @@
       </c>
       <c r="CD6" t="n">
         <v>973</v>
       </c>
       <c r="CE6" t="n">
         <v>939</v>
       </c>
       <c r="CF6" t="n">
         <v>939</v>
       </c>
       <c r="CG6" t="n">
         <v>968</v>
       </c>
       <c r="CH6" t="n">
         <v>964</v>
       </c>
       <c r="CI6" t="n">
         <v>968</v>
       </c>
       <c r="CJ6" t="n">
         <v>960</v>
       </c>
       <c r="CK6" t="n">
         <v>974</v>
       </c>
+      <c r="CL6" t="n">
+        <v>988</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>983</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>859</v>
       </c>
       <c r="C7" t="n">
         <v>866</v>
       </c>
       <c r="D7" t="n">
         <v>853</v>
       </c>
       <c r="E7" t="n">
         <v>877</v>
       </c>
       <c r="F7" t="n">
         <v>868</v>
       </c>
       <c r="G7" t="n">
         <v>866</v>
       </c>
@@ -44109,64 +45063,70 @@
         <v>896</v>
       </c>
       <c r="CD7" t="n">
         <v>915</v>
       </c>
       <c r="CE7" t="n">
         <v>896</v>
       </c>
       <c r="CF7" t="n">
         <v>886</v>
       </c>
       <c r="CG7" t="n">
         <v>911</v>
       </c>
       <c r="CH7" t="n">
         <v>910</v>
       </c>
       <c r="CI7" t="n">
         <v>910</v>
       </c>
       <c r="CJ7" t="n">
         <v>908</v>
       </c>
       <c r="CK7" t="n">
         <v>910</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>903</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>897</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -44219,50 +45179,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -44667,50 +45629,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -44938,50 +45910,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -45209,50 +46187,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -45480,50 +46464,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -45751,50 +46741,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>185</v>
       </c>
       <c r="C6" t="n">
         <v>172</v>
       </c>
       <c r="D6" t="n">
         <v>181</v>
       </c>
       <c r="E6" t="n">
         <v>184</v>
       </c>
       <c r="F6" t="n">
         <v>197</v>
       </c>
       <c r="G6" t="n">
         <v>150</v>
       </c>
@@ -46022,50 +47018,56 @@
       </c>
       <c r="CD6" t="n">
         <v>182</v>
       </c>
       <c r="CE6" t="n">
         <v>183</v>
       </c>
       <c r="CF6" t="n">
         <v>150</v>
       </c>
       <c r="CG6" t="n">
         <v>198</v>
       </c>
       <c r="CH6" t="n">
         <v>187</v>
       </c>
       <c r="CI6" t="n">
         <v>175</v>
       </c>
       <c r="CJ6" t="n">
         <v>158</v>
       </c>
       <c r="CK6" t="n">
         <v>185</v>
       </c>
+      <c r="CL6" t="n">
+        <v>172</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>185</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>200</v>
       </c>
       <c r="C7" t="n">
         <v>201</v>
       </c>
       <c r="D7" t="n">
         <v>198</v>
       </c>
       <c r="E7" t="n">
         <v>204</v>
       </c>
       <c r="F7" t="n">
         <v>202</v>
       </c>
       <c r="G7" t="n">
         <v>201</v>
       </c>
@@ -46292,64 +47294,70 @@
         <v>211</v>
       </c>
       <c r="CD7" t="n">
         <v>216</v>
       </c>
       <c r="CE7" t="n">
         <v>211</v>
       </c>
       <c r="CF7" t="n">
         <v>209</v>
       </c>
       <c r="CG7" t="n">
         <v>215</v>
       </c>
       <c r="CH7" t="n">
         <v>214</v>
       </c>
       <c r="CI7" t="n">
         <v>214</v>
       </c>
       <c r="CJ7" t="n">
         <v>214</v>
       </c>
       <c r="CK7" t="n">
         <v>214</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>213</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -46402,50 +47410,52 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -46850,50 +47860,60 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -47121,50 +48141,56 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -47392,50 +48418,56 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -47663,50 +48695,56 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -47934,50 +48972,56 @@
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>573</v>
       </c>
       <c r="C6" t="n">
         <v>579</v>
       </c>
       <c r="D6" t="n">
         <v>559</v>
       </c>
       <c r="E6" t="n">
         <v>587</v>
       </c>
       <c r="F6" t="n">
         <v>565</v>
       </c>
       <c r="G6" t="n">
         <v>581</v>
       </c>
@@ -48205,50 +49249,56 @@
       </c>
       <c r="CD6" t="n">
         <v>620</v>
       </c>
       <c r="CE6" t="n">
         <v>627</v>
       </c>
       <c r="CF6" t="n">
         <v>598</v>
       </c>
       <c r="CG6" t="n">
         <v>633</v>
       </c>
       <c r="CH6" t="n">
         <v>624</v>
       </c>
       <c r="CI6" t="n">
         <v>646</v>
       </c>
       <c r="CJ6" t="n">
         <v>641</v>
       </c>
       <c r="CK6" t="n">
         <v>637</v>
       </c>
+      <c r="CL6" t="n">
+        <v>624</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>630</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>556</v>
       </c>
       <c r="C7" t="n">
         <v>561</v>
       </c>
       <c r="D7" t="n">
         <v>552</v>
       </c>
       <c r="E7" t="n">
         <v>568</v>
       </c>
       <c r="F7" t="n">
         <v>562</v>
       </c>
       <c r="G7" t="n">
         <v>561</v>
       </c>
@@ -48475,46 +49525,52 @@
         <v>598</v>
       </c>
       <c r="CD7" t="n">
         <v>611</v>
       </c>
       <c r="CE7" t="n">
         <v>598</v>
       </c>
       <c r="CF7" t="n">
         <v>591</v>
       </c>
       <c r="CG7" t="n">
         <v>608</v>
       </c>
       <c r="CH7" t="n">
         <v>607</v>
       </c>
       <c r="CI7" t="n">
         <v>607</v>
       </c>
       <c r="CJ7" t="n">
         <v>606</v>
       </c>
       <c r="CK7" t="n">
         <v>607</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>603</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>