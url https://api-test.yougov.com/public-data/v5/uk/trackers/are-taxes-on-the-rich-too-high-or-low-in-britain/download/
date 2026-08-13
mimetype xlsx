--- v1 (2026-06-25)
+++ v2 (2026-08-13)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -561,50 +561,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1019,50 +1020,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1296,50 +1302,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -1573,50 +1582,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -1850,50 +1862,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2127,50 +2142,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1665</v>
       </c>
       <c r="C6" t="n">
         <v>1679</v>
       </c>
       <c r="D6" t="n">
         <v>1654</v>
       </c>
       <c r="E6" t="n">
         <v>1700</v>
       </c>
       <c r="F6" t="n">
         <v>1682</v>
       </c>
       <c r="G6" t="n">
         <v>1679</v>
       </c>
@@ -2404,50 +2422,53 @@
       </c>
       <c r="CF6" t="n">
         <v>1724</v>
       </c>
       <c r="CG6" t="n">
         <v>1773</v>
       </c>
       <c r="CH6" t="n">
         <v>1770</v>
       </c>
       <c r="CI6" t="n">
         <v>1771</v>
       </c>
       <c r="CJ6" t="n">
         <v>1766</v>
       </c>
       <c r="CK6" t="n">
         <v>1771</v>
       </c>
       <c r="CL6" t="n">
         <v>1757</v>
       </c>
       <c r="CM6" t="n">
         <v>1745</v>
       </c>
+      <c r="CN6" t="n">
+        <v>1782</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1665</v>
       </c>
       <c r="C7" t="n">
         <v>1679</v>
       </c>
       <c r="D7" t="n">
         <v>1654</v>
       </c>
       <c r="E7" t="n">
         <v>1700</v>
       </c>
       <c r="F7" t="n">
         <v>1682</v>
       </c>
       <c r="G7" t="n">
         <v>1679</v>
       </c>
@@ -2680,64 +2701,67 @@
         <v>1744</v>
       </c>
       <c r="CF7" t="n">
         <v>1724</v>
       </c>
       <c r="CG7" t="n">
         <v>1773</v>
       </c>
       <c r="CH7" t="n">
         <v>1770</v>
       </c>
       <c r="CI7" t="n">
         <v>1771</v>
       </c>
       <c r="CJ7" t="n">
         <v>1766</v>
       </c>
       <c r="CK7" t="n">
         <v>1771</v>
       </c>
       <c r="CL7" t="n">
         <v>1757</v>
       </c>
       <c r="CM7" t="n">
         <v>1745</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>1782</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2792,50 +2816,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3250,50 +3275,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -3527,50 +3557,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -3804,50 +3837,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -4081,50 +4117,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -4358,50 +4397,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>270</v>
       </c>
       <c r="C6" t="n">
         <v>273</v>
       </c>
       <c r="D6" t="n">
         <v>267</v>
       </c>
       <c r="E6" t="n">
         <v>290</v>
       </c>
       <c r="F6" t="n">
         <v>277</v>
       </c>
       <c r="G6" t="n">
         <v>280</v>
       </c>
@@ -4635,50 +4677,53 @@
       </c>
       <c r="CF6" t="n">
         <v>297</v>
       </c>
       <c r="CG6" t="n">
         <v>300</v>
       </c>
       <c r="CH6" t="n">
         <v>298</v>
       </c>
       <c r="CI6" t="n">
         <v>293</v>
       </c>
       <c r="CJ6" t="n">
         <v>291</v>
       </c>
       <c r="CK6" t="n">
         <v>290</v>
       </c>
       <c r="CL6" t="n">
         <v>286</v>
       </c>
       <c r="CM6" t="n">
         <v>271</v>
       </c>
+      <c r="CN6" t="n">
+        <v>306</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>275</v>
       </c>
       <c r="C7" t="n">
         <v>277</v>
       </c>
       <c r="D7" t="n">
         <v>273</v>
       </c>
       <c r="E7" t="n">
         <v>281</v>
       </c>
       <c r="F7" t="n">
         <v>278</v>
       </c>
       <c r="G7" t="n">
         <v>277</v>
       </c>
@@ -4911,64 +4956,67 @@
         <v>286</v>
       </c>
       <c r="CF7" t="n">
         <v>283</v>
       </c>
       <c r="CG7" t="n">
         <v>291</v>
       </c>
       <c r="CH7" t="n">
         <v>290</v>
       </c>
       <c r="CI7" t="n">
         <v>290</v>
       </c>
       <c r="CJ7" t="n">
         <v>290</v>
       </c>
       <c r="CK7" t="n">
         <v>290</v>
       </c>
       <c r="CL7" t="n">
         <v>288</v>
       </c>
       <c r="CM7" t="n">
         <v>286</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5023,50 +5071,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5481,50 +5530,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5758,50 +5812,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -6035,50 +6092,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -6312,50 +6372,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6589,50 +6652,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>401</v>
       </c>
       <c r="C6" t="n">
         <v>422</v>
       </c>
       <c r="D6" t="n">
         <v>411</v>
       </c>
       <c r="E6" t="n">
         <v>407</v>
       </c>
       <c r="F6" t="n">
         <v>406</v>
       </c>
       <c r="G6" t="n">
         <v>431</v>
       </c>
@@ -6866,50 +6932,53 @@
       </c>
       <c r="CF6" t="n">
         <v>438</v>
       </c>
       <c r="CG6" t="n">
         <v>386</v>
       </c>
       <c r="CH6" t="n">
         <v>429</v>
       </c>
       <c r="CI6" t="n">
         <v>419</v>
       </c>
       <c r="CJ6" t="n">
         <v>443</v>
       </c>
       <c r="CK6" t="n">
         <v>426</v>
       </c>
       <c r="CL6" t="n">
         <v>450</v>
       </c>
       <c r="CM6" t="n">
         <v>447</v>
       </c>
+      <c r="CN6" t="n">
+        <v>428</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>406</v>
       </c>
       <c r="C7" t="n">
         <v>410</v>
       </c>
       <c r="D7" t="n">
         <v>404</v>
       </c>
       <c r="E7" t="n">
         <v>415</v>
       </c>
       <c r="F7" t="n">
         <v>410</v>
       </c>
       <c r="G7" t="n">
         <v>410</v>
       </c>
@@ -7142,64 +7211,67 @@
         <v>413</v>
       </c>
       <c r="CF7" t="n">
         <v>409</v>
       </c>
       <c r="CG7" t="n">
         <v>420</v>
       </c>
       <c r="CH7" t="n">
         <v>419</v>
       </c>
       <c r="CI7" t="n">
         <v>420</v>
       </c>
       <c r="CJ7" t="n">
         <v>419</v>
       </c>
       <c r="CK7" t="n">
         <v>420</v>
       </c>
       <c r="CL7" t="n">
         <v>416</v>
       </c>
       <c r="CM7" t="n">
         <v>414</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>422</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7254,50 +7326,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7712,50 +7785,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7989,50 +8067,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -8266,50 +8347,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -8543,50 +8627,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -8820,50 +8907,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>150</v>
       </c>
       <c r="C6" t="n">
         <v>148</v>
       </c>
       <c r="D6" t="n">
         <v>152</v>
       </c>
       <c r="E6" t="n">
         <v>144</v>
       </c>
       <c r="F6" t="n">
         <v>154</v>
       </c>
       <c r="G6" t="n">
         <v>152</v>
       </c>
@@ -9097,50 +9187,53 @@
       </c>
       <c r="CF6" t="n">
         <v>162</v>
       </c>
       <c r="CG6" t="n">
         <v>161</v>
       </c>
       <c r="CH6" t="n">
         <v>140</v>
       </c>
       <c r="CI6" t="n">
         <v>144</v>
       </c>
       <c r="CJ6" t="n">
         <v>141</v>
       </c>
       <c r="CK6" t="n">
         <v>139</v>
       </c>
       <c r="CL6" t="n">
         <v>127</v>
       </c>
       <c r="CM6" t="n">
         <v>119</v>
       </c>
+      <c r="CN6" t="n">
+        <v>145</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>143</v>
       </c>
       <c r="C7" t="n">
         <v>144</v>
       </c>
       <c r="D7" t="n">
         <v>142</v>
       </c>
       <c r="E7" t="n">
         <v>146</v>
       </c>
       <c r="F7" t="n">
         <v>145</v>
       </c>
       <c r="G7" t="n">
         <v>144</v>
       </c>
@@ -9373,64 +9466,67 @@
         <v>152</v>
       </c>
       <c r="CF7" t="n">
         <v>150</v>
       </c>
       <c r="CG7" t="n">
         <v>154</v>
       </c>
       <c r="CH7" t="n">
         <v>154</v>
       </c>
       <c r="CI7" t="n">
         <v>154</v>
       </c>
       <c r="CJ7" t="n">
         <v>154</v>
       </c>
       <c r="CK7" t="n">
         <v>154</v>
       </c>
       <c r="CL7" t="n">
         <v>153</v>
       </c>
       <c r="CM7" t="n">
         <v>152</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9485,50 +9581,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9943,50 +10040,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -10220,50 +10322,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -10497,50 +10602,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -10774,50 +10882,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -11051,50 +11162,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>86</v>
       </c>
       <c r="C6" t="n">
         <v>85</v>
       </c>
       <c r="D6" t="n">
         <v>84</v>
       </c>
       <c r="E6" t="n">
         <v>88</v>
       </c>
       <c r="F6" t="n">
         <v>83</v>
       </c>
       <c r="G6" t="n">
         <v>85</v>
       </c>
@@ -11328,50 +11442,53 @@
       </c>
       <c r="CF6" t="n">
         <v>79</v>
       </c>
       <c r="CG6" t="n">
         <v>95</v>
       </c>
       <c r="CH6" t="n">
         <v>92</v>
       </c>
       <c r="CI6" t="n">
         <v>94</v>
       </c>
       <c r="CJ6" t="n">
         <v>92</v>
       </c>
       <c r="CK6" t="n">
         <v>94</v>
       </c>
       <c r="CL6" t="n">
         <v>98</v>
       </c>
       <c r="CM6" t="n">
         <v>93</v>
       </c>
+      <c r="CN6" t="n">
+        <v>94</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>85</v>
       </c>
       <c r="C7" t="n">
         <v>86</v>
       </c>
       <c r="D7" t="n">
         <v>84</v>
       </c>
       <c r="E7" t="n">
         <v>87</v>
       </c>
       <c r="F7" t="n">
         <v>86</v>
       </c>
       <c r="G7" t="n">
         <v>86</v>
       </c>
@@ -11604,64 +11721,67 @@
         <v>84</v>
       </c>
       <c r="CF7" t="n">
         <v>83</v>
       </c>
       <c r="CG7" t="n">
         <v>85</v>
       </c>
       <c r="CH7" t="n">
         <v>85</v>
       </c>
       <c r="CI7" t="n">
         <v>85</v>
       </c>
       <c r="CJ7" t="n">
         <v>85</v>
       </c>
       <c r="CK7" t="n">
         <v>85</v>
       </c>
       <c r="CL7" t="n">
         <v>84</v>
       </c>
       <c r="CM7" t="n">
         <v>84</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11716,50 +11836,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12174,50 +12295,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12451,50 +12577,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -12728,50 +12857,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -13005,50 +13137,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13282,50 +13417,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>579</v>
       </c>
       <c r="C6" t="n">
         <v>587</v>
       </c>
       <c r="D6" t="n">
         <v>578</v>
       </c>
       <c r="E6" t="n">
         <v>591</v>
       </c>
       <c r="F6" t="n">
         <v>589</v>
       </c>
       <c r="G6" t="n">
         <v>573</v>
       </c>
@@ -13559,50 +13697,53 @@
       </c>
       <c r="CF6" t="n">
         <v>273</v>
       </c>
       <c r="CG6" t="n">
         <v>281</v>
       </c>
       <c r="CH6" t="n">
         <v>278</v>
       </c>
       <c r="CI6" t="n">
         <v>285</v>
       </c>
       <c r="CJ6" t="n">
         <v>279</v>
       </c>
       <c r="CK6" t="n">
         <v>293</v>
       </c>
       <c r="CL6" t="n">
         <v>266</v>
       </c>
       <c r="CM6" t="n">
         <v>276</v>
       </c>
+      <c r="CN6" t="n">
+        <v>293</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>558</v>
       </c>
       <c r="C7" t="n">
         <v>566</v>
       </c>
       <c r="D7" t="n">
         <v>550</v>
       </c>
       <c r="E7" t="n">
         <v>571</v>
       </c>
       <c r="F7" t="n">
         <v>566</v>
       </c>
       <c r="G7" t="n">
         <v>562</v>
       </c>
@@ -13835,64 +13976,67 @@
         <v>314</v>
       </c>
       <c r="CF7" t="n">
         <v>310</v>
       </c>
       <c r="CG7" t="n">
         <v>319</v>
       </c>
       <c r="CH7" t="n">
         <v>319</v>
       </c>
       <c r="CI7" t="n">
         <v>319</v>
       </c>
       <c r="CJ7" t="n">
         <v>318</v>
       </c>
       <c r="CK7" t="n">
         <v>319</v>
       </c>
       <c r="CL7" t="n">
         <v>317</v>
       </c>
       <c r="CM7" t="n">
         <v>315</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13947,50 +14091,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14405,50 +14550,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14682,50 +14832,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.78</v>
       </c>
@@ -14959,50 +15112,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -15236,50 +15392,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15513,50 +15672,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>536</v>
       </c>
       <c r="C6" t="n">
         <v>544</v>
       </c>
       <c r="D6" t="n">
         <v>525</v>
       </c>
       <c r="E6" t="n">
         <v>546</v>
       </c>
       <c r="F6" t="n">
         <v>546</v>
       </c>
       <c r="G6" t="n">
         <v>548</v>
       </c>
@@ -15790,50 +15952,53 @@
       </c>
       <c r="CF6" t="n">
         <v>450</v>
       </c>
       <c r="CG6" t="n">
         <v>474</v>
       </c>
       <c r="CH6" t="n">
         <v>471</v>
       </c>
       <c r="CI6" t="n">
         <v>474</v>
       </c>
       <c r="CJ6" t="n">
         <v>478</v>
       </c>
       <c r="CK6" t="n">
         <v>462</v>
       </c>
       <c r="CL6" t="n">
         <v>476</v>
       </c>
       <c r="CM6" t="n">
         <v>481</v>
       </c>
+      <c r="CN6" t="n">
+        <v>463</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>531</v>
       </c>
       <c r="C7" t="n">
         <v>536</v>
       </c>
       <c r="D7" t="n">
         <v>527</v>
       </c>
       <c r="E7" t="n">
         <v>538</v>
       </c>
       <c r="F7" t="n">
         <v>537</v>
       </c>
       <c r="G7" t="n">
         <v>534</v>
       </c>
@@ -16066,64 +16231,67 @@
         <v>448</v>
       </c>
       <c r="CF7" t="n">
         <v>444</v>
       </c>
       <c r="CG7" t="n">
         <v>456</v>
       </c>
       <c r="CH7" t="n">
         <v>456</v>
       </c>
       <c r="CI7" t="n">
         <v>457</v>
       </c>
       <c r="CJ7" t="n">
         <v>455</v>
       </c>
       <c r="CK7" t="n">
         <v>457</v>
       </c>
       <c r="CL7" t="n">
         <v>452</v>
       </c>
       <c r="CM7" t="n">
         <v>455</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>467</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16178,50 +16346,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16636,50 +16805,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16913,50 +17087,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -17190,50 +17367,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -17467,50 +17647,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -17744,50 +17927,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>102</v>
       </c>
       <c r="C6" t="n">
         <v>107</v>
       </c>
       <c r="D6" t="n">
         <v>103</v>
       </c>
       <c r="E6" t="n">
         <v>108</v>
       </c>
       <c r="F6" t="n">
         <v>106</v>
       </c>
       <c r="G6" t="n">
         <v>105</v>
       </c>
@@ -18021,50 +18207,53 @@
       </c>
       <c r="CF6" t="n">
         <v>163</v>
       </c>
       <c r="CG6" t="n">
         <v>167</v>
       </c>
       <c r="CH6" t="n">
         <v>171</v>
       </c>
       <c r="CI6" t="n">
         <v>149</v>
       </c>
       <c r="CJ6" t="n">
         <v>149</v>
       </c>
       <c r="CK6" t="n">
         <v>163</v>
       </c>
       <c r="CL6" t="n">
         <v>165</v>
       </c>
       <c r="CM6" t="n">
         <v>150</v>
       </c>
+      <c r="CN6" t="n">
+        <v>161</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>95</v>
       </c>
       <c r="C7" t="n">
         <v>96</v>
       </c>
       <c r="D7" t="n">
         <v>98</v>
       </c>
       <c r="E7" t="n">
         <v>96</v>
       </c>
       <c r="F7" t="n">
         <v>96</v>
       </c>
       <c r="G7" t="n">
         <v>95</v>
       </c>
@@ -18297,64 +18486,67 @@
         <v>162</v>
       </c>
       <c r="CF7" t="n">
         <v>159</v>
       </c>
       <c r="CG7" t="n">
         <v>164</v>
       </c>
       <c r="CH7" t="n">
         <v>164</v>
       </c>
       <c r="CI7" t="n">
         <v>163</v>
       </c>
       <c r="CJ7" t="n">
         <v>162</v>
       </c>
       <c r="CK7" t="n">
         <v>163</v>
       </c>
       <c r="CL7" t="n">
         <v>163</v>
       </c>
       <c r="CM7" t="n">
         <v>162</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18409,50 +18601,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18867,50 +19060,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19144,50 +19342,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -19421,50 +19622,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -19698,50 +19902,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -19975,50 +20182,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>741</v>
       </c>
       <c r="C6" t="n">
         <v>746</v>
       </c>
       <c r="D6" t="n">
         <v>730</v>
       </c>
       <c r="E6" t="n">
         <v>782</v>
       </c>
       <c r="F6" t="n">
         <v>748</v>
       </c>
       <c r="G6" t="n">
         <v>747</v>
       </c>
@@ -20252,50 +20462,53 @@
       </c>
       <c r="CF6" t="n">
         <v>650</v>
       </c>
       <c r="CG6" t="n">
         <v>650</v>
       </c>
       <c r="CH6" t="n">
         <v>652</v>
       </c>
       <c r="CI6" t="n">
         <v>643</v>
       </c>
       <c r="CJ6" t="n">
         <v>655</v>
       </c>
       <c r="CK6" t="n">
         <v>659</v>
       </c>
       <c r="CL6" t="n">
         <v>653</v>
       </c>
       <c r="CM6" t="n">
         <v>634</v>
       </c>
+      <c r="CN6" t="n">
+        <v>645</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>641</v>
       </c>
       <c r="C7" t="n">
         <v>646</v>
       </c>
       <c r="D7" t="n">
         <v>637</v>
       </c>
       <c r="E7" t="n">
         <v>655</v>
       </c>
       <c r="F7" t="n">
         <v>648</v>
       </c>
       <c r="G7" t="n">
         <v>646</v>
       </c>
@@ -20528,64 +20741,67 @@
         <v>647</v>
       </c>
       <c r="CF7" t="n">
         <v>640</v>
       </c>
       <c r="CG7" t="n">
         <v>658</v>
       </c>
       <c r="CH7" t="n">
         <v>657</v>
       </c>
       <c r="CI7" t="n">
         <v>657</v>
       </c>
       <c r="CJ7" t="n">
         <v>655</v>
       </c>
       <c r="CK7" t="n">
         <v>657</v>
       </c>
       <c r="CL7" t="n">
         <v>652</v>
       </c>
       <c r="CM7" t="n">
         <v>647</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20640,50 +20856,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21098,50 +21315,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21375,50 +21597,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -21652,50 +21877,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -21929,50 +22157,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -22206,50 +22437,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>668</v>
       </c>
       <c r="C6" t="n">
         <v>685</v>
       </c>
       <c r="D6" t="n">
         <v>688</v>
       </c>
       <c r="E6" t="n">
         <v>674</v>
       </c>
       <c r="F6" t="n">
         <v>691</v>
       </c>
       <c r="G6" t="n">
         <v>672</v>
       </c>
@@ -22483,50 +22717,53 @@
       </c>
       <c r="CF6" t="n">
         <v>634</v>
       </c>
       <c r="CG6" t="n">
         <v>650</v>
       </c>
       <c r="CH6" t="n">
         <v>645</v>
       </c>
       <c r="CI6" t="n">
         <v>657</v>
       </c>
       <c r="CJ6" t="n">
         <v>646</v>
       </c>
       <c r="CK6" t="n">
         <v>630</v>
       </c>
       <c r="CL6" t="n">
         <v>615</v>
       </c>
       <c r="CM6" t="n">
         <v>620</v>
       </c>
+      <c r="CN6" t="n">
+        <v>619</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>686</v>
       </c>
       <c r="C7" t="n">
         <v>692</v>
       </c>
       <c r="D7" t="n">
         <v>681</v>
       </c>
       <c r="E7" t="n">
         <v>700</v>
       </c>
       <c r="F7" t="n">
         <v>693</v>
       </c>
       <c r="G7" t="n">
         <v>692</v>
       </c>
@@ -22759,64 +22996,67 @@
         <v>691</v>
       </c>
       <c r="CF7" t="n">
         <v>683</v>
       </c>
       <c r="CG7" t="n">
         <v>702</v>
       </c>
       <c r="CH7" t="n">
         <v>701</v>
       </c>
       <c r="CI7" t="n">
         <v>701</v>
       </c>
       <c r="CJ7" t="n">
         <v>699</v>
       </c>
       <c r="CK7" t="n">
         <v>701</v>
       </c>
       <c r="CL7" t="n">
         <v>696</v>
       </c>
       <c r="CM7" t="n">
         <v>691</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>706</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22871,50 +23111,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23329,50 +23570,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -23606,50 +23852,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -23883,50 +24132,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -24160,50 +24412,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -24437,50 +24692,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>231</v>
       </c>
       <c r="C6" t="n">
         <v>209</v>
       </c>
       <c r="D6" t="n">
         <v>204</v>
       </c>
       <c r="E6" t="n">
         <v>214</v>
       </c>
       <c r="F6" t="n">
         <v>221</v>
       </c>
       <c r="G6" t="n">
         <v>234</v>
       </c>
@@ -24714,50 +24972,53 @@
       </c>
       <c r="CF6" t="n">
         <v>400</v>
       </c>
       <c r="CG6" t="n">
         <v>431</v>
       </c>
       <c r="CH6" t="n">
         <v>422</v>
       </c>
       <c r="CI6" t="n">
         <v>424</v>
       </c>
       <c r="CJ6" t="n">
         <v>429</v>
       </c>
       <c r="CK6" t="n">
         <v>439</v>
       </c>
       <c r="CL6" t="n">
         <v>440</v>
       </c>
       <c r="CM6" t="n">
         <v>455</v>
       </c>
+      <c r="CN6" t="n">
+        <v>473</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>293</v>
       </c>
       <c r="C7" t="n">
         <v>281</v>
       </c>
       <c r="D7" t="n">
         <v>290</v>
       </c>
       <c r="E7" t="n">
         <v>300</v>
       </c>
       <c r="F7" t="n">
         <v>311</v>
       </c>
       <c r="G7" t="n">
         <v>308</v>
       </c>
@@ -24990,64 +25251,67 @@
         <v>377</v>
       </c>
       <c r="CF7" t="n">
         <v>376</v>
       </c>
       <c r="CG7" t="n">
         <v>386</v>
       </c>
       <c r="CH7" t="n">
         <v>381</v>
       </c>
       <c r="CI7" t="n">
         <v>384</v>
       </c>
       <c r="CJ7" t="n">
         <v>389</v>
       </c>
       <c r="CK7" t="n">
         <v>387</v>
       </c>
       <c r="CL7" t="n">
         <v>378</v>
       </c>
       <c r="CM7" t="n">
         <v>385</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25102,50 +25366,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25560,50 +25825,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -25837,50 +26107,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -26114,50 +26387,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -26391,50 +26667,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -26668,50 +26947,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>130</v>
       </c>
       <c r="C6" t="n">
         <v>143</v>
       </c>
       <c r="D6" t="n">
         <v>106</v>
       </c>
       <c r="E6" t="n">
         <v>136</v>
       </c>
       <c r="F6" t="n">
         <v>146</v>
       </c>
       <c r="G6" t="n">
         <v>164</v>
       </c>
@@ -26945,50 +27227,53 @@
       </c>
       <c r="CF6" t="n">
         <v>109</v>
       </c>
       <c r="CG6" t="n">
         <v>128</v>
       </c>
       <c r="CH6" t="n">
         <v>130</v>
       </c>
       <c r="CI6" t="n">
         <v>134</v>
       </c>
       <c r="CJ6" t="n">
         <v>117</v>
       </c>
       <c r="CK6" t="n">
         <v>132</v>
       </c>
       <c r="CL6" t="n">
         <v>170</v>
       </c>
       <c r="CM6" t="n">
         <v>173</v>
       </c>
+      <c r="CN6" t="n">
+        <v>182</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>183</v>
       </c>
       <c r="C7" t="n">
         <v>185</v>
       </c>
       <c r="D7" t="n">
         <v>182</v>
       </c>
       <c r="E7" t="n">
         <v>187</v>
       </c>
       <c r="F7" t="n">
         <v>185</v>
       </c>
       <c r="G7" t="n">
         <v>185</v>
       </c>
@@ -27221,64 +27506,67 @@
         <v>190</v>
       </c>
       <c r="CF7" t="n">
         <v>188</v>
       </c>
       <c r="CG7" t="n">
         <v>193</v>
       </c>
       <c r="CH7" t="n">
         <v>193</v>
       </c>
       <c r="CI7" t="n">
         <v>193</v>
       </c>
       <c r="CJ7" t="n">
         <v>192</v>
       </c>
       <c r="CK7" t="n">
         <v>193</v>
       </c>
       <c r="CL7" t="n">
         <v>192</v>
       </c>
       <c r="CM7" t="n">
         <v>190</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27333,50 +27621,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27791,50 +28080,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -28068,50 +28362,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -28345,50 +28642,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -28622,50 +28922,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -28899,50 +29202,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>25</v>
       </c>
       <c r="C6" t="n">
         <v>39</v>
       </c>
       <c r="D6" t="n">
         <v>32</v>
       </c>
       <c r="E6" t="n">
         <v>30</v>
       </c>
       <c r="F6" t="n">
         <v>22</v>
       </c>
       <c r="G6" t="n">
         <v>26</v>
       </c>
@@ -29176,50 +29482,53 @@
       </c>
       <c r="CF6" t="n">
         <v>40</v>
       </c>
       <c r="CG6" t="n">
         <v>42</v>
       </c>
       <c r="CH6" t="n">
         <v>51</v>
       </c>
       <c r="CI6" t="n">
         <v>47</v>
       </c>
       <c r="CJ6" t="n">
         <v>36</v>
       </c>
       <c r="CK6" t="n">
         <v>43</v>
       </c>
       <c r="CL6" t="n">
         <v>49</v>
       </c>
       <c r="CM6" t="n">
         <v>36</v>
       </c>
+      <c r="CN6" t="n">
+        <v>45</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>45</v>
       </c>
       <c r="C7" t="n">
         <v>60</v>
       </c>
       <c r="D7" t="n">
         <v>46</v>
       </c>
       <c r="E7" t="n">
         <v>45</v>
       </c>
       <c r="F7" t="n">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>33</v>
       </c>
@@ -29452,64 +29761,67 @@
         <v>30</v>
       </c>
       <c r="CF7" t="n">
         <v>26</v>
       </c>
       <c r="CG7" t="n">
         <v>27</v>
       </c>
       <c r="CH7" t="n">
         <v>31</v>
       </c>
       <c r="CI7" t="n">
         <v>29</v>
       </c>
       <c r="CJ7" t="n">
         <v>22</v>
       </c>
       <c r="CK7" t="n">
         <v>26</v>
       </c>
       <c r="CL7" t="n">
         <v>32</v>
       </c>
       <c r="CM7" t="n">
         <v>22</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29564,50 +29876,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30022,50 +30335,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -30299,50 +30617,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -30576,50 +30897,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -30853,50 +31177,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -31130,50 +31457,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>992</v>
       </c>
       <c r="C6" t="n">
         <v>970</v>
       </c>
       <c r="D6" t="n">
         <v>975</v>
       </c>
       <c r="E6" t="n">
         <v>1023</v>
       </c>
       <c r="F6" t="n">
         <v>988</v>
       </c>
       <c r="G6" t="n">
         <v>1006</v>
       </c>
@@ -31407,50 +31737,53 @@
       </c>
       <c r="CF6" t="n">
         <v>1035</v>
       </c>
       <c r="CG6" t="n">
         <v>1026</v>
       </c>
       <c r="CH6" t="n">
         <v>1017</v>
       </c>
       <c r="CI6" t="n">
         <v>1037</v>
       </c>
       <c r="CJ6" t="n">
         <v>1038</v>
       </c>
       <c r="CK6" t="n">
         <v>1050</v>
       </c>
       <c r="CL6" t="n">
         <v>1041</v>
       </c>
       <c r="CM6" t="n">
         <v>1054</v>
       </c>
+      <c r="CN6" t="n">
+        <v>1040</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>949</v>
       </c>
       <c r="C7" t="n">
         <v>957</v>
       </c>
       <c r="D7" t="n">
         <v>943</v>
       </c>
       <c r="E7" t="n">
         <v>969</v>
       </c>
       <c r="F7" t="n">
         <v>959</v>
       </c>
       <c r="G7" t="n">
         <v>957</v>
       </c>
@@ -31683,64 +32016,67 @@
         <v>994</v>
       </c>
       <c r="CF7" t="n">
         <v>983</v>
       </c>
       <c r="CG7" t="n">
         <v>1011</v>
       </c>
       <c r="CH7" t="n">
         <v>1009</v>
       </c>
       <c r="CI7" t="n">
         <v>1009</v>
       </c>
       <c r="CJ7" t="n">
         <v>1007</v>
       </c>
       <c r="CK7" t="n">
         <v>1009</v>
       </c>
       <c r="CL7" t="n">
         <v>1001</v>
       </c>
       <c r="CM7" t="n">
         <v>995</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>1016</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31795,50 +32131,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -32253,50 +32590,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -32530,50 +32872,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -32807,50 +33152,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -33084,50 +33432,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -33361,50 +33712,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>673</v>
       </c>
       <c r="C6" t="n">
         <v>709</v>
       </c>
       <c r="D6" t="n">
         <v>679</v>
       </c>
       <c r="E6" t="n">
         <v>677</v>
       </c>
       <c r="F6" t="n">
         <v>694</v>
       </c>
       <c r="G6" t="n">
         <v>673</v>
       </c>
@@ -33638,50 +33992,53 @@
       </c>
       <c r="CF6" t="n">
         <v>689</v>
       </c>
       <c r="CG6" t="n">
         <v>747</v>
       </c>
       <c r="CH6" t="n">
         <v>753</v>
       </c>
       <c r="CI6" t="n">
         <v>734</v>
       </c>
       <c r="CJ6" t="n">
         <v>728</v>
       </c>
       <c r="CK6" t="n">
         <v>721</v>
       </c>
       <c r="CL6" t="n">
         <v>716</v>
       </c>
       <c r="CM6" t="n">
         <v>691</v>
       </c>
+      <c r="CN6" t="n">
+        <v>742</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>716</v>
       </c>
       <c r="C7" t="n">
         <v>722</v>
       </c>
       <c r="D7" t="n">
         <v>711</v>
       </c>
       <c r="E7" t="n">
         <v>731</v>
       </c>
       <c r="F7" t="n">
         <v>723</v>
       </c>
       <c r="G7" t="n">
         <v>722</v>
       </c>
@@ -33914,64 +34271,67 @@
         <v>750</v>
       </c>
       <c r="CF7" t="n">
         <v>741</v>
       </c>
       <c r="CG7" t="n">
         <v>762</v>
       </c>
       <c r="CH7" t="n">
         <v>761</v>
       </c>
       <c r="CI7" t="n">
         <v>762</v>
       </c>
       <c r="CJ7" t="n">
         <v>759</v>
       </c>
       <c r="CK7" t="n">
         <v>762</v>
       </c>
       <c r="CL7" t="n">
         <v>756</v>
       </c>
       <c r="CM7" t="n">
         <v>750</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>766</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34026,50 +34386,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34484,50 +34845,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -34761,50 +35127,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -35038,50 +35407,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -35315,50 +35687,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -35592,50 +35967,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>688</v>
       </c>
       <c r="C6" t="n">
         <v>681</v>
       </c>
       <c r="D6" t="n">
         <v>701</v>
       </c>
       <c r="E6" t="n">
         <v>716</v>
       </c>
       <c r="F6" t="n">
         <v>699</v>
       </c>
       <c r="G6" t="n">
         <v>668</v>
       </c>
@@ -35869,50 +36247,53 @@
       </c>
       <c r="CF6" t="n">
         <v>728</v>
       </c>
       <c r="CG6" t="n">
         <v>728</v>
       </c>
       <c r="CH6" t="n">
         <v>728</v>
       </c>
       <c r="CI6" t="n">
         <v>735</v>
       </c>
       <c r="CJ6" t="n">
         <v>743</v>
       </c>
       <c r="CK6" t="n">
         <v>741</v>
       </c>
       <c r="CL6" t="n">
         <v>690</v>
       </c>
       <c r="CM6" t="n">
         <v>662</v>
       </c>
+      <c r="CN6" t="n">
+        <v>692</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>701</v>
       </c>
       <c r="C7" t="n">
         <v>707</v>
       </c>
       <c r="D7" t="n">
         <v>696</v>
       </c>
       <c r="E7" t="n">
         <v>716</v>
       </c>
       <c r="F7" t="n">
         <v>708</v>
       </c>
       <c r="G7" t="n">
         <v>707</v>
       </c>
@@ -36145,64 +36526,67 @@
         <v>727</v>
       </c>
       <c r="CF7" t="n">
         <v>719</v>
       </c>
       <c r="CG7" t="n">
         <v>739</v>
       </c>
       <c r="CH7" t="n">
         <v>738</v>
       </c>
       <c r="CI7" t="n">
         <v>739</v>
       </c>
       <c r="CJ7" t="n">
         <v>736</v>
       </c>
       <c r="CK7" t="n">
         <v>739</v>
       </c>
       <c r="CL7" t="n">
         <v>733</v>
       </c>
       <c r="CM7" t="n">
         <v>728</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>743</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36257,50 +36641,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36715,50 +37100,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -36992,50 +37382,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -37269,50 +37662,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -37546,50 +37942,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -37823,50 +38222,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>407</v>
       </c>
       <c r="C6" t="n">
         <v>412</v>
       </c>
       <c r="D6" t="n">
         <v>411</v>
       </c>
       <c r="E6" t="n">
         <v>417</v>
       </c>
       <c r="F6" t="n">
         <v>409</v>
       </c>
       <c r="G6" t="n">
         <v>416</v>
       </c>
@@ -38100,50 +38502,53 @@
       </c>
       <c r="CF6" t="n">
         <v>416</v>
       </c>
       <c r="CG6" t="n">
         <v>441</v>
       </c>
       <c r="CH6" t="n">
         <v>422</v>
       </c>
       <c r="CI6" t="n">
         <v>420</v>
       </c>
       <c r="CJ6" t="n">
         <v>420</v>
       </c>
       <c r="CK6" t="n">
         <v>421</v>
       </c>
       <c r="CL6" t="n">
         <v>415</v>
       </c>
       <c r="CM6" t="n">
         <v>421</v>
       </c>
+      <c r="CN6" t="n">
+        <v>420</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>396</v>
       </c>
       <c r="C7" t="n">
         <v>400</v>
       </c>
       <c r="D7" t="n">
         <v>394</v>
       </c>
       <c r="E7" t="n">
         <v>405</v>
       </c>
       <c r="F7" t="n">
         <v>400</v>
       </c>
       <c r="G7" t="n">
         <v>400</v>
       </c>
@@ -38376,64 +38781,67 @@
         <v>420</v>
       </c>
       <c r="CF7" t="n">
         <v>415</v>
       </c>
       <c r="CG7" t="n">
         <v>427</v>
       </c>
       <c r="CH7" t="n">
         <v>427</v>
       </c>
       <c r="CI7" t="n">
         <v>427</v>
       </c>
       <c r="CJ7" t="n">
         <v>426</v>
       </c>
       <c r="CK7" t="n">
         <v>427</v>
       </c>
       <c r="CL7" t="n">
         <v>423</v>
       </c>
       <c r="CM7" t="n">
         <v>421</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>429</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -38488,50 +38896,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38946,50 +39355,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -39223,50 +39637,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -39500,50 +39917,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -39777,50 +40197,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -40054,50 +40477,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>440</v>
       </c>
       <c r="C6" t="n">
         <v>443</v>
       </c>
       <c r="D6" t="n">
         <v>436</v>
       </c>
       <c r="E6" t="n">
         <v>431</v>
       </c>
       <c r="F6" t="n">
         <v>428</v>
       </c>
       <c r="G6" t="n">
         <v>431</v>
       </c>
@@ -40331,50 +40757,53 @@
       </c>
       <c r="CF6" t="n">
         <v>471</v>
       </c>
       <c r="CG6" t="n">
         <v>476</v>
       </c>
       <c r="CH6" t="n">
         <v>490</v>
       </c>
       <c r="CI6" t="n">
         <v>482</v>
       </c>
       <c r="CJ6" t="n">
         <v>486</v>
       </c>
       <c r="CK6" t="n">
         <v>477</v>
       </c>
       <c r="CL6" t="n">
         <v>482</v>
       </c>
       <c r="CM6" t="n">
         <v>489</v>
       </c>
+      <c r="CN6" t="n">
+        <v>488</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>385</v>
       </c>
       <c r="C7" t="n">
         <v>388</v>
       </c>
       <c r="D7" t="n">
         <v>382</v>
       </c>
       <c r="E7" t="n">
         <v>393</v>
       </c>
       <c r="F7" t="n">
         <v>389</v>
       </c>
       <c r="G7" t="n">
         <v>388</v>
       </c>
@@ -40607,64 +41036,67 @@
         <v>406</v>
       </c>
       <c r="CF7" t="n">
         <v>402</v>
       </c>
       <c r="CG7" t="n">
         <v>413</v>
       </c>
       <c r="CH7" t="n">
         <v>412</v>
       </c>
       <c r="CI7" t="n">
         <v>413</v>
       </c>
       <c r="CJ7" t="n">
         <v>411</v>
       </c>
       <c r="CK7" t="n">
         <v>413</v>
       </c>
       <c r="CL7" t="n">
         <v>409</v>
       </c>
       <c r="CM7" t="n">
         <v>407</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -40719,50 +41151,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -41177,50 +41610,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -41454,50 +41892,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -41731,50 +42172,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -42008,50 +42452,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -42285,50 +42732,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>726</v>
       </c>
       <c r="C6" t="n">
         <v>749</v>
       </c>
       <c r="D6" t="n">
         <v>740</v>
       </c>
       <c r="E6" t="n">
         <v>754</v>
       </c>
       <c r="F6" t="n">
         <v>743</v>
       </c>
       <c r="G6" t="n">
         <v>750</v>
       </c>
@@ -42562,50 +43012,53 @@
       </c>
       <c r="CF6" t="n">
         <v>785</v>
       </c>
       <c r="CG6" t="n">
         <v>805</v>
       </c>
       <c r="CH6" t="n">
         <v>806</v>
       </c>
       <c r="CI6" t="n">
         <v>803</v>
       </c>
       <c r="CJ6" t="n">
         <v>806</v>
       </c>
       <c r="CK6" t="n">
         <v>797</v>
       </c>
       <c r="CL6" t="n">
         <v>769</v>
       </c>
       <c r="CM6" t="n">
         <v>762</v>
       </c>
+      <c r="CN6" t="n">
+        <v>799</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>806</v>
       </c>
       <c r="C7" t="n">
         <v>813</v>
       </c>
       <c r="D7" t="n">
         <v>801</v>
       </c>
       <c r="E7" t="n">
         <v>823</v>
       </c>
       <c r="F7" t="n">
         <v>814</v>
       </c>
       <c r="G7" t="n">
         <v>813</v>
       </c>
@@ -42838,64 +43291,67 @@
         <v>848</v>
       </c>
       <c r="CF7" t="n">
         <v>838</v>
       </c>
       <c r="CG7" t="n">
         <v>862</v>
       </c>
       <c r="CH7" t="n">
         <v>860</v>
       </c>
       <c r="CI7" t="n">
         <v>861</v>
       </c>
       <c r="CJ7" t="n">
         <v>858</v>
       </c>
       <c r="CK7" t="n">
         <v>861</v>
       </c>
       <c r="CL7" t="n">
         <v>854</v>
       </c>
       <c r="CM7" t="n">
         <v>848</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>866</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -42950,50 +43406,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -43408,50 +43865,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -43685,50 +44147,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -43962,50 +44427,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -44239,50 +44707,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -44516,50 +44987,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>939</v>
       </c>
       <c r="C6" t="n">
         <v>930</v>
       </c>
       <c r="D6" t="n">
         <v>914</v>
       </c>
       <c r="E6" t="n">
         <v>946</v>
       </c>
       <c r="F6" t="n">
         <v>939</v>
       </c>
       <c r="G6" t="n">
         <v>929</v>
       </c>
@@ -44793,50 +45267,53 @@
       </c>
       <c r="CF6" t="n">
         <v>939</v>
       </c>
       <c r="CG6" t="n">
         <v>968</v>
       </c>
       <c r="CH6" t="n">
         <v>964</v>
       </c>
       <c r="CI6" t="n">
         <v>968</v>
       </c>
       <c r="CJ6" t="n">
         <v>960</v>
       </c>
       <c r="CK6" t="n">
         <v>974</v>
       </c>
       <c r="CL6" t="n">
         <v>988</v>
       </c>
       <c r="CM6" t="n">
         <v>983</v>
       </c>
+      <c r="CN6" t="n">
+        <v>983</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>859</v>
       </c>
       <c r="C7" t="n">
         <v>866</v>
       </c>
       <c r="D7" t="n">
         <v>853</v>
       </c>
       <c r="E7" t="n">
         <v>877</v>
       </c>
       <c r="F7" t="n">
         <v>868</v>
       </c>
       <c r="G7" t="n">
         <v>866</v>
       </c>
@@ -45069,64 +45546,67 @@
         <v>896</v>
       </c>
       <c r="CF7" t="n">
         <v>886</v>
       </c>
       <c r="CG7" t="n">
         <v>911</v>
       </c>
       <c r="CH7" t="n">
         <v>910</v>
       </c>
       <c r="CI7" t="n">
         <v>910</v>
       </c>
       <c r="CJ7" t="n">
         <v>908</v>
       </c>
       <c r="CK7" t="n">
         <v>910</v>
       </c>
       <c r="CL7" t="n">
         <v>903</v>
       </c>
       <c r="CM7" t="n">
         <v>897</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>916</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -45181,50 +45661,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -45639,50 +46120,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -45916,50 +46402,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -46193,50 +46682,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -46470,50 +46962,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -46747,50 +47242,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>185</v>
       </c>
       <c r="C6" t="n">
         <v>172</v>
       </c>
       <c r="D6" t="n">
         <v>181</v>
       </c>
       <c r="E6" t="n">
         <v>184</v>
       </c>
       <c r="F6" t="n">
         <v>197</v>
       </c>
       <c r="G6" t="n">
         <v>150</v>
       </c>
@@ -47024,50 +47522,53 @@
       </c>
       <c r="CF6" t="n">
         <v>150</v>
       </c>
       <c r="CG6" t="n">
         <v>198</v>
       </c>
       <c r="CH6" t="n">
         <v>187</v>
       </c>
       <c r="CI6" t="n">
         <v>175</v>
       </c>
       <c r="CJ6" t="n">
         <v>158</v>
       </c>
       <c r="CK6" t="n">
         <v>185</v>
       </c>
       <c r="CL6" t="n">
         <v>172</v>
       </c>
       <c r="CM6" t="n">
         <v>185</v>
       </c>
+      <c r="CN6" t="n">
+        <v>144</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>200</v>
       </c>
       <c r="C7" t="n">
         <v>201</v>
       </c>
       <c r="D7" t="n">
         <v>198</v>
       </c>
       <c r="E7" t="n">
         <v>204</v>
       </c>
       <c r="F7" t="n">
         <v>202</v>
       </c>
       <c r="G7" t="n">
         <v>201</v>
       </c>
@@ -47300,64 +47801,67 @@
         <v>211</v>
       </c>
       <c r="CF7" t="n">
         <v>209</v>
       </c>
       <c r="CG7" t="n">
         <v>215</v>
       </c>
       <c r="CH7" t="n">
         <v>214</v>
       </c>
       <c r="CI7" t="n">
         <v>214</v>
       </c>
       <c r="CJ7" t="n">
         <v>214</v>
       </c>
       <c r="CK7" t="n">
         <v>214</v>
       </c>
       <c r="CL7" t="n">
         <v>213</v>
       </c>
       <c r="CM7" t="n">
         <v>211</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -47412,50 +47916,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the level of taxes paid by the richest people in Britain, do you think they are too high, too low, or about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -47870,50 +48375,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-05-25</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too high - the rich are being made to pay too much and their taxes should be cut</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -48147,50 +48657,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Too low - the rich are not paying enough and their taxes should be increased</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -48424,50 +48937,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>About right - the rich are already paying about the right level of tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -48701,50 +49217,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -48978,50 +49497,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>573</v>
       </c>
       <c r="C6" t="n">
         <v>579</v>
       </c>
       <c r="D6" t="n">
         <v>559</v>
       </c>
       <c r="E6" t="n">
         <v>587</v>
       </c>
       <c r="F6" t="n">
         <v>565</v>
       </c>
       <c r="G6" t="n">
         <v>581</v>
       </c>
@@ -49255,50 +49777,53 @@
       </c>
       <c r="CF6" t="n">
         <v>598</v>
       </c>
       <c r="CG6" t="n">
         <v>633</v>
       </c>
       <c r="CH6" t="n">
         <v>624</v>
       </c>
       <c r="CI6" t="n">
         <v>646</v>
       </c>
       <c r="CJ6" t="n">
         <v>641</v>
       </c>
       <c r="CK6" t="n">
         <v>637</v>
       </c>
       <c r="CL6" t="n">
         <v>624</v>
       </c>
       <c r="CM6" t="n">
         <v>630</v>
       </c>
+      <c r="CN6" t="n">
+        <v>665</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>556</v>
       </c>
       <c r="C7" t="n">
         <v>561</v>
       </c>
       <c r="D7" t="n">
         <v>552</v>
       </c>
       <c r="E7" t="n">
         <v>568</v>
       </c>
       <c r="F7" t="n">
         <v>562</v>
       </c>
       <c r="G7" t="n">
         <v>561</v>
       </c>
@@ -49531,46 +50056,49 @@
         <v>598</v>
       </c>
       <c r="CF7" t="n">
         <v>591</v>
       </c>
       <c r="CG7" t="n">
         <v>608</v>
       </c>
       <c r="CH7" t="n">
         <v>607</v>
       </c>
       <c r="CI7" t="n">
         <v>607</v>
       </c>
       <c r="CJ7" t="n">
         <v>606</v>
       </c>
       <c r="CK7" t="n">
         <v>607</v>
       </c>
       <c r="CL7" t="n">
         <v>603</v>
       </c>
       <c r="CM7" t="n">
         <v>599</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>611</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>