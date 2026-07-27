--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -462,73 +462,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -563,330 +564,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1679</v>
       </c>
       <c r="C5" t="n">
         <v>1643</v>
       </c>
       <c r="D5" t="n">
         <v>1683</v>
       </c>
       <c r="E5" t="n">
         <v>1637</v>
       </c>
       <c r="F5" t="n">
         <v>1797</v>
       </c>
       <c r="G5" t="n">
         <v>1817</v>
       </c>
       <c r="H5" t="n">
         <v>1788</v>
       </c>
       <c r="I5" t="n">
         <v>1771</v>
       </c>
       <c r="J5" t="n">
         <v>1751</v>
       </c>
       <c r="K5" t="n">
         <v>1741</v>
       </c>
       <c r="L5" t="n">
         <v>1521</v>
       </c>
       <c r="M5" t="n">
         <v>1702</v>
       </c>
       <c r="N5" t="n">
         <v>1732</v>
       </c>
       <c r="O5" t="n">
         <v>1773</v>
       </c>
+      <c r="P5" t="n">
+        <v>1745</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1679</v>
       </c>
       <c r="C6" t="n">
         <v>1643</v>
       </c>
       <c r="D6" t="n">
         <v>1683</v>
       </c>
       <c r="E6" t="n">
         <v>1637</v>
       </c>
       <c r="F6" t="n">
         <v>1797</v>
       </c>
       <c r="G6" t="n">
         <v>1817</v>
       </c>
       <c r="H6" t="n">
         <v>1788</v>
       </c>
       <c r="I6" t="n">
         <v>1771</v>
       </c>
       <c r="J6" t="n">
         <v>1751</v>
       </c>
       <c r="K6" t="n">
         <v>1741</v>
       </c>
       <c r="L6" t="n">
         <v>1521</v>
       </c>
       <c r="M6" t="n">
         <v>1702</v>
       </c>
       <c r="N6" t="n">
         <v>1732</v>
       </c>
       <c r="O6" t="n">
         <v>1773</v>
+      </c>
+      <c r="P6" t="n">
+        <v>1745</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -921,330 +943,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.82</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>280</v>
       </c>
       <c r="C5" t="n">
         <v>274</v>
       </c>
       <c r="D5" t="n">
         <v>260</v>
       </c>
       <c r="E5" t="n">
         <v>274</v>
       </c>
       <c r="F5" t="n">
         <v>297</v>
       </c>
       <c r="G5" t="n">
         <v>306</v>
       </c>
       <c r="H5" t="n">
         <v>301</v>
       </c>
       <c r="I5" t="n">
         <v>294</v>
       </c>
       <c r="J5" t="n">
         <v>295</v>
       </c>
       <c r="K5" t="n">
         <v>291</v>
       </c>
       <c r="L5" t="n">
         <v>263</v>
       </c>
       <c r="M5" t="n">
         <v>288</v>
       </c>
       <c r="N5" t="n">
         <v>281</v>
       </c>
       <c r="O5" t="n">
         <v>300</v>
       </c>
+      <c r="P5" t="n">
+        <v>271</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>277</v>
       </c>
       <c r="C6" t="n">
         <v>273</v>
       </c>
       <c r="D6" t="n">
         <v>279</v>
       </c>
       <c r="E6" t="n">
         <v>272</v>
       </c>
       <c r="F6" t="n">
         <v>298</v>
       </c>
       <c r="G6" t="n">
         <v>302</v>
       </c>
       <c r="H6" t="n">
         <v>297</v>
       </c>
       <c r="I6" t="n">
         <v>294</v>
       </c>
       <c r="J6" t="n">
         <v>291</v>
       </c>
       <c r="K6" t="n">
         <v>289</v>
       </c>
       <c r="L6" t="n">
         <v>249</v>
       </c>
       <c r="M6" t="n">
         <v>279</v>
       </c>
       <c r="N6" t="n">
         <v>284</v>
       </c>
       <c r="O6" t="n">
         <v>291</v>
+      </c>
+      <c r="P6" t="n">
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1279,330 +1322,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.82</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.86</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>431</v>
       </c>
       <c r="C5" t="n">
         <v>409</v>
       </c>
       <c r="D5" t="n">
         <v>433</v>
       </c>
       <c r="E5" t="n">
         <v>390</v>
       </c>
       <c r="F5" t="n">
         <v>446</v>
       </c>
       <c r="G5" t="n">
         <v>451</v>
       </c>
       <c r="H5" t="n">
         <v>429</v>
       </c>
       <c r="I5" t="n">
         <v>436</v>
       </c>
       <c r="J5" t="n">
         <v>422</v>
       </c>
       <c r="K5" t="n">
         <v>431</v>
       </c>
       <c r="L5" t="n">
         <v>376</v>
       </c>
       <c r="M5" t="n">
         <v>418</v>
       </c>
       <c r="N5" t="n">
         <v>414</v>
       </c>
       <c r="O5" t="n">
         <v>386</v>
       </c>
+      <c r="P5" t="n">
+        <v>447</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>410</v>
       </c>
       <c r="C6" t="n">
         <v>396</v>
       </c>
       <c r="D6" t="n">
         <v>406</v>
       </c>
       <c r="E6" t="n">
         <v>395</v>
       </c>
       <c r="F6" t="n">
         <v>433</v>
       </c>
       <c r="G6" t="n">
         <v>438</v>
       </c>
       <c r="H6" t="n">
         <v>431</v>
       </c>
       <c r="I6" t="n">
         <v>427</v>
       </c>
       <c r="J6" t="n">
         <v>422</v>
       </c>
       <c r="K6" t="n">
         <v>420</v>
       </c>
       <c r="L6" t="n">
         <v>360</v>
       </c>
       <c r="M6" t="n">
         <v>403</v>
       </c>
       <c r="N6" t="n">
         <v>410</v>
       </c>
       <c r="O6" t="n">
         <v>420</v>
+      </c>
+      <c r="P6" t="n">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1637,330 +1701,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>152</v>
       </c>
       <c r="C5" t="n">
         <v>148</v>
       </c>
       <c r="D5" t="n">
         <v>156</v>
       </c>
       <c r="E5" t="n">
         <v>142</v>
       </c>
       <c r="F5" t="n">
         <v>150</v>
       </c>
       <c r="G5" t="n">
         <v>164</v>
       </c>
       <c r="H5" t="n">
         <v>151</v>
       </c>
       <c r="I5" t="n">
         <v>153</v>
       </c>
       <c r="J5" t="n">
         <v>147</v>
       </c>
       <c r="K5" t="n">
         <v>151</v>
       </c>
       <c r="L5" t="n">
         <v>125</v>
       </c>
       <c r="M5" t="n">
         <v>138</v>
       </c>
       <c r="N5" t="n">
         <v>139</v>
       </c>
       <c r="O5" t="n">
         <v>161</v>
       </c>
+      <c r="P5" t="n">
+        <v>119</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>144</v>
       </c>
       <c r="C6" t="n">
         <v>141</v>
       </c>
       <c r="D6" t="n">
         <v>145</v>
       </c>
       <c r="E6" t="n">
         <v>141</v>
       </c>
       <c r="F6" t="n">
         <v>155</v>
       </c>
       <c r="G6" t="n">
         <v>156</v>
       </c>
       <c r="H6" t="n">
         <v>154</v>
       </c>
       <c r="I6" t="n">
         <v>152</v>
       </c>
       <c r="J6" t="n">
         <v>151</v>
       </c>
       <c r="K6" t="n">
         <v>150</v>
       </c>
       <c r="L6" t="n">
         <v>132</v>
       </c>
       <c r="M6" t="n">
         <v>148</v>
       </c>
       <c r="N6" t="n">
         <v>151</v>
       </c>
       <c r="O6" t="n">
         <v>154</v>
+      </c>
+      <c r="P6" t="n">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1995,330 +2080,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.85</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>85</v>
       </c>
       <c r="C5" t="n">
         <v>80</v>
       </c>
       <c r="D5" t="n">
         <v>85</v>
       </c>
       <c r="E5" t="n">
         <v>84</v>
       </c>
       <c r="F5" t="n">
         <v>87</v>
       </c>
       <c r="G5" t="n">
         <v>105</v>
       </c>
       <c r="H5" t="n">
         <v>95</v>
       </c>
       <c r="I5" t="n">
         <v>95</v>
       </c>
       <c r="J5" t="n">
         <v>91</v>
       </c>
       <c r="K5" t="n">
         <v>96</v>
       </c>
       <c r="L5" t="n">
         <v>87</v>
       </c>
       <c r="M5" t="n">
         <v>90</v>
       </c>
       <c r="N5" t="n">
         <v>92</v>
       </c>
       <c r="O5" t="n">
         <v>95</v>
       </c>
+      <c r="P5" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>86</v>
       </c>
       <c r="C6" t="n">
         <v>84</v>
       </c>
       <c r="D6" t="n">
         <v>86</v>
       </c>
       <c r="E6" t="n">
         <v>83</v>
       </c>
       <c r="F6" t="n">
         <v>92</v>
       </c>
       <c r="G6" t="n">
         <v>93</v>
       </c>
       <c r="H6" t="n">
         <v>91</v>
       </c>
       <c r="I6" t="n">
         <v>90</v>
       </c>
       <c r="J6" t="n">
         <v>89</v>
       </c>
       <c r="K6" t="n">
         <v>89</v>
       </c>
       <c r="L6" t="n">
         <v>73</v>
       </c>
       <c r="M6" t="n">
         <v>82</v>
       </c>
       <c r="N6" t="n">
         <v>83</v>
       </c>
       <c r="O6" t="n">
         <v>85</v>
+      </c>
+      <c r="P6" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2353,330 +2459,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.86</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.85</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>573</v>
       </c>
       <c r="C5" t="n">
         <v>611</v>
       </c>
       <c r="D5" t="n">
         <v>642</v>
       </c>
       <c r="E5" t="n">
         <v>588</v>
       </c>
       <c r="F5" t="n">
         <v>604</v>
       </c>
       <c r="G5" t="n">
         <v>617</v>
       </c>
       <c r="H5" t="n">
         <v>599</v>
       </c>
       <c r="I5" t="n">
         <v>608</v>
       </c>
       <c r="J5" t="n">
         <v>594</v>
       </c>
       <c r="K5" t="n">
         <v>605</v>
       </c>
       <c r="L5" t="n">
         <v>239</v>
       </c>
       <c r="M5" t="n">
         <v>242</v>
       </c>
       <c r="N5" t="n">
         <v>263</v>
       </c>
       <c r="O5" t="n">
         <v>281</v>
       </c>
+      <c r="P5" t="n">
+        <v>276</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>562</v>
       </c>
       <c r="C6" t="n">
         <v>561</v>
       </c>
       <c r="D6" t="n">
         <v>574</v>
       </c>
       <c r="E6" t="n">
         <v>557</v>
       </c>
       <c r="F6" t="n">
         <v>621</v>
       </c>
       <c r="G6" t="n">
         <v>624</v>
       </c>
       <c r="H6" t="n">
         <v>621</v>
       </c>
       <c r="I6" t="n">
         <v>612</v>
       </c>
       <c r="J6" t="n">
         <v>605</v>
       </c>
       <c r="K6" t="n">
         <v>605</v>
       </c>
       <c r="L6" t="n">
         <v>274</v>
       </c>
       <c r="M6" t="n">
         <v>306</v>
       </c>
       <c r="N6" t="n">
         <v>312</v>
       </c>
       <c r="O6" t="n">
         <v>319</v>
+      </c>
+      <c r="P6" t="n">
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2711,330 +2838,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>548</v>
       </c>
       <c r="C5" t="n">
         <v>413</v>
       </c>
       <c r="D5" t="n">
         <v>460</v>
       </c>
       <c r="E5" t="n">
         <v>458</v>
       </c>
       <c r="F5" t="n">
         <v>457</v>
       </c>
       <c r="G5" t="n">
         <v>450</v>
       </c>
       <c r="H5" t="n">
         <v>472</v>
       </c>
       <c r="I5" t="n">
         <v>435</v>
       </c>
       <c r="J5" t="n">
         <v>441</v>
       </c>
       <c r="K5" t="n">
         <v>433</v>
       </c>
       <c r="L5" t="n">
         <v>416</v>
       </c>
       <c r="M5" t="n">
         <v>506</v>
       </c>
       <c r="N5" t="n">
         <v>465</v>
       </c>
       <c r="O5" t="n">
         <v>474</v>
       </c>
+      <c r="P5" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>534</v>
       </c>
       <c r="C6" t="n">
         <v>409</v>
       </c>
       <c r="D6" t="n">
         <v>417</v>
       </c>
       <c r="E6" t="n">
         <v>406</v>
       </c>
       <c r="F6" t="n">
         <v>452</v>
       </c>
       <c r="G6" t="n">
         <v>460</v>
       </c>
       <c r="H6" t="n">
         <v>461</v>
       </c>
       <c r="I6" t="n">
         <v>451</v>
       </c>
       <c r="J6" t="n">
         <v>449</v>
       </c>
       <c r="K6" t="n">
         <v>444</v>
       </c>
       <c r="L6" t="n">
         <v>391</v>
       </c>
       <c r="M6" t="n">
         <v>437</v>
       </c>
       <c r="N6" t="n">
         <v>445</v>
       </c>
       <c r="O6" t="n">
         <v>456</v>
+      </c>
+      <c r="P6" t="n">
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3069,330 +3217,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>105</v>
       </c>
       <c r="C5" t="n">
         <v>210</v>
       </c>
       <c r="D5" t="n">
         <v>173</v>
       </c>
       <c r="E5" t="n">
         <v>168</v>
       </c>
       <c r="F5" t="n">
         <v>164</v>
       </c>
       <c r="G5" t="n">
         <v>164</v>
       </c>
       <c r="H5" t="n">
         <v>157</v>
       </c>
       <c r="I5" t="n">
         <v>153</v>
       </c>
       <c r="J5" t="n">
         <v>156</v>
       </c>
       <c r="K5" t="n">
         <v>152</v>
       </c>
       <c r="L5" t="n">
         <v>182</v>
       </c>
       <c r="M5" t="n">
         <v>192</v>
       </c>
       <c r="N5" t="n">
         <v>167</v>
       </c>
       <c r="O5" t="n">
         <v>167</v>
       </c>
+      <c r="P5" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>95</v>
       </c>
       <c r="C6" t="n">
         <v>148</v>
       </c>
       <c r="D6" t="n">
         <v>151</v>
       </c>
       <c r="E6" t="n">
         <v>147</v>
       </c>
       <c r="F6" t="n">
         <v>162</v>
       </c>
       <c r="G6" t="n">
         <v>166</v>
       </c>
       <c r="H6" t="n">
         <v>163</v>
       </c>
       <c r="I6" t="n">
         <v>164</v>
       </c>
       <c r="J6" t="n">
         <v>160</v>
       </c>
       <c r="K6" t="n">
         <v>163</v>
       </c>
       <c r="L6" t="n">
         <v>140</v>
       </c>
       <c r="M6" t="n">
         <v>157</v>
       </c>
       <c r="N6" t="n">
         <v>159</v>
       </c>
       <c r="O6" t="n">
         <v>164</v>
+      </c>
+      <c r="P6" t="n">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3427,330 +3596,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>747</v>
       </c>
       <c r="C5" t="n">
         <v>763</v>
       </c>
       <c r="D5" t="n">
         <v>732</v>
       </c>
       <c r="E5" t="n">
         <v>742</v>
       </c>
       <c r="F5" t="n">
         <v>771</v>
       </c>
       <c r="G5" t="n">
         <v>750</v>
       </c>
       <c r="H5" t="n">
         <v>741</v>
       </c>
       <c r="I5" t="n">
         <v>748</v>
       </c>
       <c r="J5" t="n">
         <v>739</v>
       </c>
       <c r="K5" t="n">
         <v>694</v>
       </c>
       <c r="L5" t="n">
         <v>629</v>
       </c>
       <c r="M5" t="n">
         <v>740</v>
       </c>
       <c r="N5" t="n">
         <v>661</v>
       </c>
       <c r="O5" t="n">
         <v>650</v>
       </c>
+      <c r="P5" t="n">
+        <v>634</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>646</v>
       </c>
       <c r="C6" t="n">
         <v>610</v>
       </c>
       <c r="D6" t="n">
         <v>624</v>
       </c>
       <c r="E6" t="n">
         <v>607</v>
       </c>
       <c r="F6" t="n">
         <v>667</v>
       </c>
       <c r="G6" t="n">
         <v>674</v>
       </c>
       <c r="H6" t="n">
         <v>663</v>
       </c>
       <c r="I6" t="n">
         <v>657</v>
       </c>
       <c r="J6" t="n">
         <v>650</v>
       </c>
       <c r="K6" t="n">
         <v>646</v>
       </c>
       <c r="L6" t="n">
         <v>564</v>
       </c>
       <c r="M6" t="n">
         <v>631</v>
       </c>
       <c r="N6" t="n">
         <v>643</v>
       </c>
       <c r="O6" t="n">
         <v>658</v>
+      </c>
+      <c r="P6" t="n">
+        <v>647</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3785,330 +3975,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.9</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.91</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>672</v>
       </c>
       <c r="C5" t="n">
         <v>633</v>
       </c>
       <c r="D5" t="n">
         <v>706</v>
       </c>
       <c r="E5" t="n">
         <v>650</v>
       </c>
       <c r="F5" t="n">
         <v>685</v>
       </c>
       <c r="G5" t="n">
         <v>687</v>
       </c>
       <c r="H5" t="n">
         <v>669</v>
       </c>
       <c r="I5" t="n">
         <v>637</v>
       </c>
       <c r="J5" t="n">
         <v>633</v>
       </c>
       <c r="K5" t="n">
         <v>631</v>
       </c>
       <c r="L5" t="n">
         <v>521</v>
       </c>
       <c r="M5" t="n">
         <v>585</v>
       </c>
       <c r="N5" t="n">
         <v>611</v>
       </c>
       <c r="O5" t="n">
         <v>650</v>
       </c>
+      <c r="P5" t="n">
+        <v>620</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>692</v>
       </c>
       <c r="C6" t="n">
         <v>651</v>
       </c>
       <c r="D6" t="n">
         <v>666</v>
       </c>
       <c r="E6" t="n">
         <v>648</v>
       </c>
       <c r="F6" t="n">
         <v>712</v>
       </c>
       <c r="G6" t="n">
         <v>720</v>
       </c>
       <c r="H6" t="n">
         <v>708</v>
       </c>
       <c r="I6" t="n">
         <v>701</v>
       </c>
       <c r="J6" t="n">
         <v>693</v>
       </c>
       <c r="K6" t="n">
         <v>689</v>
       </c>
       <c r="L6" t="n">
         <v>602</v>
       </c>
       <c r="M6" t="n">
         <v>674</v>
       </c>
       <c r="N6" t="n">
         <v>686</v>
       </c>
       <c r="O6" t="n">
         <v>702</v>
+      </c>
+      <c r="P6" t="n">
+        <v>691</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4143,330 +4354,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>234</v>
       </c>
       <c r="C5" t="n">
         <v>228</v>
       </c>
       <c r="D5" t="n">
         <v>218</v>
       </c>
       <c r="E5" t="n">
         <v>220</v>
       </c>
       <c r="F5" t="n">
         <v>306</v>
       </c>
       <c r="G5" t="n">
         <v>345</v>
       </c>
       <c r="H5" t="n">
         <v>340</v>
       </c>
       <c r="I5" t="n">
         <v>352</v>
       </c>
       <c r="J5" t="n">
         <v>334</v>
       </c>
       <c r="K5" t="n">
         <v>378</v>
       </c>
       <c r="L5" t="n">
         <v>335</v>
       </c>
       <c r="M5" t="n">
         <v>349</v>
       </c>
       <c r="N5" t="n">
         <v>424</v>
       </c>
       <c r="O5" t="n">
         <v>431</v>
       </c>
+      <c r="P5" t="n">
+        <v>455</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>308</v>
       </c>
       <c r="C6" t="n">
         <v>353</v>
       </c>
       <c r="D6" t="n">
         <v>352</v>
       </c>
       <c r="E6" t="n">
         <v>347</v>
       </c>
       <c r="F6" t="n">
         <v>378</v>
       </c>
       <c r="G6" t="n">
         <v>384</v>
       </c>
       <c r="H6" t="n">
         <v>375</v>
       </c>
       <c r="I6" t="n">
         <v>377</v>
       </c>
       <c r="J6" t="n">
         <v>365</v>
       </c>
       <c r="K6" t="n">
         <v>370</v>
       </c>
       <c r="L6" t="n">
         <v>325</v>
       </c>
       <c r="M6" t="n">
         <v>374</v>
       </c>
       <c r="N6" t="n">
         <v>383</v>
       </c>
       <c r="O6" t="n">
         <v>386</v>
+      </c>
+      <c r="P6" t="n">
+        <v>385</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4501,330 +4733,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>164</v>
       </c>
       <c r="C5" t="n">
         <v>142</v>
       </c>
       <c r="D5" t="n">
         <v>118</v>
       </c>
       <c r="E5" t="n">
         <v>104</v>
       </c>
       <c r="F5" t="n">
         <v>151</v>
       </c>
       <c r="G5" t="n">
         <v>172</v>
       </c>
       <c r="H5" t="n">
         <v>194</v>
       </c>
       <c r="I5" t="n">
         <v>184</v>
       </c>
       <c r="J5" t="n">
         <v>162</v>
       </c>
       <c r="K5" t="n">
         <v>180</v>
       </c>
       <c r="L5" t="n">
         <v>146</v>
       </c>
       <c r="M5" t="n">
         <v>142</v>
       </c>
       <c r="N5" t="n">
         <v>110</v>
       </c>
       <c r="O5" t="n">
         <v>128</v>
       </c>
+      <c r="P5" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>185</v>
       </c>
       <c r="C6" t="n">
         <v>179</v>
       </c>
       <c r="D6" t="n">
         <v>183</v>
       </c>
       <c r="E6" t="n">
         <v>178</v>
       </c>
       <c r="F6" t="n">
         <v>196</v>
       </c>
       <c r="G6" t="n">
         <v>198</v>
       </c>
       <c r="H6" t="n">
         <v>195</v>
       </c>
       <c r="I6" t="n">
         <v>193</v>
       </c>
       <c r="J6" t="n">
         <v>191</v>
       </c>
       <c r="K6" t="n">
         <v>190</v>
       </c>
       <c r="L6" t="n">
         <v>166</v>
       </c>
       <c r="M6" t="n">
         <v>186</v>
       </c>
       <c r="N6" t="n">
         <v>189</v>
       </c>
       <c r="O6" t="n">
         <v>193</v>
+      </c>
+      <c r="P6" t="n">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4859,330 +5112,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>26</v>
       </c>
       <c r="C5" t="n">
         <v>19</v>
       </c>
       <c r="D5" t="n">
         <v>27</v>
       </c>
       <c r="E5" t="n">
         <v>25</v>
       </c>
       <c r="F5" t="n">
         <v>35</v>
       </c>
       <c r="G5" t="n">
         <v>35</v>
       </c>
       <c r="H5" t="n">
         <v>38</v>
       </c>
       <c r="I5" t="n">
         <v>34</v>
       </c>
       <c r="J5" t="n">
         <v>45</v>
       </c>
       <c r="K5" t="n">
         <v>38</v>
       </c>
       <c r="L5" t="n">
         <v>36</v>
       </c>
       <c r="M5" t="n">
         <v>28</v>
       </c>
       <c r="N5" t="n">
         <v>36</v>
       </c>
       <c r="O5" t="n">
         <v>42</v>
       </c>
+      <c r="P5" t="n">
+        <v>36</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>33</v>
       </c>
       <c r="C6" t="n">
         <v>30</v>
       </c>
       <c r="D6" t="n">
         <v>40</v>
       </c>
       <c r="E6" t="n">
         <v>35</v>
       </c>
       <c r="F6" t="n">
         <v>40</v>
       </c>
       <c r="G6" t="n">
         <v>40</v>
       </c>
       <c r="H6" t="n">
         <v>41</v>
       </c>
       <c r="I6" t="n">
         <v>36</v>
       </c>
       <c r="J6" t="n">
         <v>43</v>
       </c>
       <c r="K6" t="n">
         <v>36</v>
       </c>
       <c r="L6" t="n">
         <v>29</v>
       </c>
       <c r="M6" t="n">
         <v>22</v>
       </c>
       <c r="N6" t="n">
         <v>20</v>
       </c>
       <c r="O6" t="n">
         <v>27</v>
+      </c>
+      <c r="P6" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5217,330 +5491,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1006</v>
       </c>
       <c r="C5" t="n">
         <v>989</v>
       </c>
       <c r="D5" t="n">
         <v>1010</v>
       </c>
       <c r="E5" t="n">
         <v>963</v>
       </c>
       <c r="F5" t="n">
         <v>1083</v>
       </c>
       <c r="G5" t="n">
         <v>1063</v>
       </c>
       <c r="H5" t="n">
         <v>1060</v>
       </c>
       <c r="I5" t="n">
         <v>1063</v>
       </c>
       <c r="J5" t="n">
         <v>1044</v>
       </c>
       <c r="K5" t="n">
         <v>1036</v>
       </c>
       <c r="L5" t="n">
         <v>884</v>
       </c>
       <c r="M5" t="n">
         <v>1032</v>
       </c>
       <c r="N5" t="n">
         <v>1038</v>
       </c>
       <c r="O5" t="n">
         <v>1026</v>
       </c>
+      <c r="P5" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>957</v>
       </c>
       <c r="C6" t="n">
         <v>937</v>
       </c>
       <c r="D6" t="n">
         <v>959</v>
       </c>
       <c r="E6" t="n">
         <v>933</v>
       </c>
       <c r="F6" t="n">
         <v>1024</v>
       </c>
       <c r="G6" t="n">
         <v>1036</v>
       </c>
       <c r="H6" t="n">
         <v>1019</v>
       </c>
       <c r="I6" t="n">
         <v>1009</v>
       </c>
       <c r="J6" t="n">
         <v>998</v>
       </c>
       <c r="K6" t="n">
         <v>992</v>
       </c>
       <c r="L6" t="n">
         <v>867</v>
       </c>
       <c r="M6" t="n">
         <v>970</v>
       </c>
       <c r="N6" t="n">
         <v>987</v>
       </c>
       <c r="O6" t="n">
         <v>1011</v>
+      </c>
+      <c r="P6" t="n">
+        <v>995</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5575,330 +5870,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.84</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>673</v>
       </c>
       <c r="C5" t="n">
         <v>654</v>
       </c>
       <c r="D5" t="n">
         <v>673</v>
       </c>
       <c r="E5" t="n">
         <v>674</v>
       </c>
       <c r="F5" t="n">
         <v>714</v>
       </c>
       <c r="G5" t="n">
         <v>754</v>
       </c>
       <c r="H5" t="n">
         <v>728</v>
       </c>
       <c r="I5" t="n">
         <v>708</v>
       </c>
       <c r="J5" t="n">
         <v>707</v>
       </c>
       <c r="K5" t="n">
         <v>705</v>
       </c>
       <c r="L5" t="n">
         <v>637</v>
       </c>
       <c r="M5" t="n">
         <v>670</v>
       </c>
       <c r="N5" t="n">
         <v>694</v>
       </c>
       <c r="O5" t="n">
         <v>747</v>
       </c>
+      <c r="P5" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>722</v>
       </c>
       <c r="C6" t="n">
         <v>706</v>
       </c>
       <c r="D6" t="n">
         <v>724</v>
       </c>
       <c r="E6" t="n">
         <v>704</v>
       </c>
       <c r="F6" t="n">
         <v>773</v>
       </c>
       <c r="G6" t="n">
         <v>781</v>
       </c>
       <c r="H6" t="n">
         <v>769</v>
       </c>
       <c r="I6" t="n">
         <v>762</v>
       </c>
       <c r="J6" t="n">
         <v>753</v>
       </c>
       <c r="K6" t="n">
         <v>749</v>
       </c>
       <c r="L6" t="n">
         <v>654</v>
       </c>
       <c r="M6" t="n">
         <v>732</v>
       </c>
       <c r="N6" t="n">
         <v>745</v>
       </c>
       <c r="O6" t="n">
         <v>762</v>
+      </c>
+      <c r="P6" t="n">
+        <v>750</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5933,330 +6249,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.85</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>668</v>
       </c>
       <c r="C5" t="n">
         <v>650</v>
       </c>
       <c r="D5" t="n">
         <v>665</v>
       </c>
       <c r="E5" t="n">
         <v>657</v>
       </c>
       <c r="F5" t="n">
         <v>700</v>
       </c>
       <c r="G5" t="n">
         <v>722</v>
       </c>
       <c r="H5" t="n">
         <v>700</v>
       </c>
       <c r="I5" t="n">
         <v>692</v>
       </c>
       <c r="J5" t="n">
         <v>702</v>
       </c>
       <c r="K5" t="n">
         <v>666</v>
       </c>
       <c r="L5" t="n">
         <v>638</v>
       </c>
       <c r="M5" t="n">
         <v>668</v>
       </c>
       <c r="N5" t="n">
         <v>714</v>
       </c>
       <c r="O5" t="n">
         <v>728</v>
       </c>
+      <c r="P5" t="n">
+        <v>662</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>707</v>
       </c>
       <c r="C6" t="n">
         <v>685</v>
       </c>
       <c r="D6" t="n">
         <v>702</v>
       </c>
       <c r="E6" t="n">
         <v>683</v>
       </c>
       <c r="F6" t="n">
         <v>749</v>
       </c>
       <c r="G6" t="n">
         <v>758</v>
       </c>
       <c r="H6" t="n">
         <v>746</v>
       </c>
       <c r="I6" t="n">
         <v>739</v>
       </c>
       <c r="J6" t="n">
         <v>730</v>
       </c>
       <c r="K6" t="n">
         <v>726</v>
       </c>
       <c r="L6" t="n">
         <v>634</v>
       </c>
       <c r="M6" t="n">
         <v>710</v>
       </c>
       <c r="N6" t="n">
         <v>722</v>
       </c>
       <c r="O6" t="n">
         <v>739</v>
+      </c>
+      <c r="P6" t="n">
+        <v>728</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6291,330 +6628,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.82</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.85</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>416</v>
       </c>
       <c r="C5" t="n">
         <v>413</v>
       </c>
       <c r="D5" t="n">
         <v>414</v>
       </c>
       <c r="E5" t="n">
         <v>420</v>
       </c>
       <c r="F5" t="n">
         <v>469</v>
       </c>
       <c r="G5" t="n">
         <v>431</v>
       </c>
       <c r="H5" t="n">
         <v>440</v>
       </c>
       <c r="I5" t="n">
         <v>441</v>
       </c>
       <c r="J5" t="n">
         <v>442</v>
       </c>
       <c r="K5" t="n">
         <v>428</v>
       </c>
       <c r="L5" t="n">
         <v>350</v>
       </c>
       <c r="M5" t="n">
         <v>426</v>
       </c>
       <c r="N5" t="n">
         <v>429</v>
       </c>
       <c r="O5" t="n">
         <v>441</v>
       </c>
+      <c r="P5" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>400</v>
       </c>
       <c r="C6" t="n">
         <v>396</v>
       </c>
       <c r="D6" t="n">
         <v>406</v>
       </c>
       <c r="E6" t="n">
         <v>395</v>
       </c>
       <c r="F6" t="n">
         <v>433</v>
       </c>
       <c r="G6" t="n">
         <v>438</v>
       </c>
       <c r="H6" t="n">
         <v>431</v>
       </c>
       <c r="I6" t="n">
         <v>427</v>
       </c>
       <c r="J6" t="n">
         <v>422</v>
       </c>
       <c r="K6" t="n">
         <v>420</v>
       </c>
       <c r="L6" t="n">
         <v>367</v>
       </c>
       <c r="M6" t="n">
         <v>410</v>
       </c>
       <c r="N6" t="n">
         <v>417</v>
       </c>
       <c r="O6" t="n">
         <v>427</v>
+      </c>
+      <c r="P6" t="n">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6649,330 +7007,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>431</v>
       </c>
       <c r="C5" t="n">
         <v>438</v>
       </c>
       <c r="D5" t="n">
         <v>486</v>
       </c>
       <c r="E5" t="n">
         <v>456</v>
       </c>
       <c r="F5" t="n">
         <v>477</v>
       </c>
       <c r="G5" t="n">
         <v>492</v>
       </c>
       <c r="H5" t="n">
         <v>454</v>
       </c>
       <c r="I5" t="n">
         <v>454</v>
       </c>
       <c r="J5" t="n">
         <v>445</v>
       </c>
       <c r="K5" t="n">
         <v>467</v>
       </c>
       <c r="L5" t="n">
         <v>387</v>
       </c>
       <c r="M5" t="n">
         <v>466</v>
       </c>
       <c r="N5" t="n">
         <v>479</v>
       </c>
       <c r="O5" t="n">
         <v>476</v>
       </c>
+      <c r="P5" t="n">
+        <v>489</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>388</v>
       </c>
       <c r="C6" t="n">
         <v>383</v>
       </c>
       <c r="D6" t="n">
         <v>392</v>
       </c>
       <c r="E6" t="n">
         <v>381</v>
       </c>
       <c r="F6" t="n">
         <v>419</v>
       </c>
       <c r="G6" t="n">
         <v>423</v>
       </c>
       <c r="H6" t="n">
         <v>417</v>
       </c>
       <c r="I6" t="n">
         <v>413</v>
       </c>
       <c r="J6" t="n">
         <v>408</v>
       </c>
       <c r="K6" t="n">
         <v>406</v>
       </c>
       <c r="L6" t="n">
         <v>354</v>
       </c>
       <c r="M6" t="n">
         <v>397</v>
       </c>
       <c r="N6" t="n">
         <v>404</v>
       </c>
       <c r="O6" t="n">
         <v>413</v>
+      </c>
+      <c r="P6" t="n">
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7007,330 +7386,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.84</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>750</v>
       </c>
       <c r="C5" t="n">
         <v>699</v>
       </c>
       <c r="D5" t="n">
         <v>723</v>
       </c>
       <c r="E5" t="n">
         <v>707</v>
       </c>
       <c r="F5" t="n">
         <v>762</v>
       </c>
       <c r="G5" t="n">
         <v>794</v>
       </c>
       <c r="H5" t="n">
         <v>805</v>
       </c>
       <c r="I5" t="n">
         <v>777</v>
       </c>
       <c r="J5" t="n">
         <v>765</v>
       </c>
       <c r="K5" t="n">
         <v>815</v>
       </c>
       <c r="L5" t="n">
         <v>708</v>
       </c>
       <c r="M5" t="n">
         <v>759</v>
       </c>
       <c r="N5" t="n">
         <v>789</v>
       </c>
       <c r="O5" t="n">
         <v>805</v>
       </c>
+      <c r="P5" t="n">
+        <v>762</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>813</v>
       </c>
       <c r="C6" t="n">
         <v>798</v>
       </c>
       <c r="D6" t="n">
         <v>818</v>
       </c>
       <c r="E6" t="n">
         <v>796</v>
       </c>
       <c r="F6" t="n">
         <v>873</v>
       </c>
       <c r="G6" t="n">
         <v>883</v>
       </c>
       <c r="H6" t="n">
         <v>869</v>
       </c>
       <c r="I6" t="n">
         <v>861</v>
       </c>
       <c r="J6" t="n">
         <v>851</v>
       </c>
       <c r="K6" t="n">
         <v>846</v>
       </c>
       <c r="L6" t="n">
         <v>739</v>
       </c>
       <c r="M6" t="n">
         <v>827</v>
       </c>
       <c r="N6" t="n">
         <v>842</v>
       </c>
       <c r="O6" t="n">
         <v>862</v>
+      </c>
+      <c r="P6" t="n">
+        <v>848</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7365,330 +7765,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>929</v>
       </c>
       <c r="C5" t="n">
         <v>944</v>
       </c>
       <c r="D5" t="n">
         <v>960</v>
       </c>
       <c r="E5" t="n">
         <v>930</v>
       </c>
       <c r="F5" t="n">
         <v>1035</v>
       </c>
       <c r="G5" t="n">
         <v>1023</v>
       </c>
       <c r="H5" t="n">
         <v>983</v>
       </c>
       <c r="I5" t="n">
         <v>994</v>
       </c>
       <c r="J5" t="n">
         <v>986</v>
       </c>
       <c r="K5" t="n">
         <v>926</v>
       </c>
       <c r="L5" t="n">
         <v>813</v>
       </c>
       <c r="M5" t="n">
         <v>943</v>
       </c>
       <c r="N5" t="n">
         <v>943</v>
       </c>
       <c r="O5" t="n">
         <v>968</v>
       </c>
+      <c r="P5" t="n">
+        <v>983</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>866</v>
       </c>
       <c r="C6" t="n">
         <v>845</v>
       </c>
       <c r="D6" t="n">
         <v>865</v>
       </c>
       <c r="E6" t="n">
         <v>841</v>
       </c>
       <c r="F6" t="n">
         <v>924</v>
       </c>
       <c r="G6" t="n">
         <v>934</v>
       </c>
       <c r="H6" t="n">
         <v>919</v>
       </c>
       <c r="I6" t="n">
         <v>910</v>
       </c>
       <c r="J6" t="n">
         <v>900</v>
       </c>
       <c r="K6" t="n">
         <v>895</v>
       </c>
       <c r="L6" t="n">
         <v>782</v>
       </c>
       <c r="M6" t="n">
         <v>875</v>
       </c>
       <c r="N6" t="n">
         <v>890</v>
       </c>
       <c r="O6" t="n">
         <v>911</v>
+      </c>
+      <c r="P6" t="n">
+        <v>897</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7723,330 +8144,351 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>150</v>
       </c>
       <c r="C5" t="n">
         <v>171</v>
       </c>
       <c r="D5" t="n">
         <v>176</v>
       </c>
       <c r="E5" t="n">
         <v>188</v>
       </c>
       <c r="F5" t="n">
         <v>212</v>
       </c>
       <c r="G5" t="n">
         <v>183</v>
       </c>
       <c r="H5" t="n">
         <v>202</v>
       </c>
       <c r="I5" t="n">
         <v>182</v>
       </c>
       <c r="J5" t="n">
         <v>196</v>
       </c>
       <c r="K5" t="n">
         <v>181</v>
       </c>
       <c r="L5" t="n">
         <v>188</v>
       </c>
       <c r="M5" t="n">
         <v>194</v>
       </c>
       <c r="N5" t="n">
         <v>172</v>
       </c>
       <c r="O5" t="n">
         <v>198</v>
       </c>
+      <c r="P5" t="n">
+        <v>185</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>201</v>
       </c>
       <c r="C6" t="n">
         <v>197</v>
       </c>
       <c r="D6" t="n">
         <v>202</v>
       </c>
       <c r="E6" t="n">
         <v>196</v>
       </c>
       <c r="F6" t="n">
         <v>216</v>
       </c>
       <c r="G6" t="n">
         <v>218</v>
       </c>
       <c r="H6" t="n">
         <v>215</v>
       </c>
       <c r="I6" t="n">
         <v>213</v>
       </c>
       <c r="J6" t="n">
         <v>210</v>
       </c>
       <c r="K6" t="n">
         <v>209</v>
       </c>
       <c r="L6" t="n">
         <v>184</v>
       </c>
       <c r="M6" t="n">
         <v>206</v>
       </c>
       <c r="N6" t="n">
         <v>210</v>
       </c>
       <c r="O6" t="n">
         <v>215</v>
+      </c>
+      <c r="P6" t="n">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about individual members of Parliament, do you think they are generally…In touch or out of touch?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-02</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8081,290 +8523,310 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In touch</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Out of touch</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.82</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>581</v>
       </c>
       <c r="C5" t="n">
         <v>561</v>
       </c>
       <c r="D5" t="n">
         <v>573</v>
       </c>
       <c r="E5" t="n">
         <v>559</v>
       </c>
       <c r="F5" t="n">
         <v>605</v>
       </c>
       <c r="G5" t="n">
         <v>608</v>
       </c>
       <c r="H5" t="n">
         <v>610</v>
       </c>
       <c r="I5" t="n">
         <v>611</v>
       </c>
       <c r="J5" t="n">
         <v>600</v>
       </c>
       <c r="K5" t="n">
         <v>591</v>
       </c>
       <c r="L5" t="n">
         <v>482</v>
       </c>
       <c r="M5" t="n">
         <v>574</v>
       </c>
       <c r="N5" t="n">
         <v>634</v>
       </c>
       <c r="O5" t="n">
         <v>633</v>
       </c>
+      <c r="P5" t="n">
+        <v>630</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>561</v>
       </c>
       <c r="C6" t="n">
         <v>552</v>
       </c>
       <c r="D6" t="n">
         <v>565</v>
       </c>
       <c r="E6" t="n">
         <v>550</v>
       </c>
       <c r="F6" t="n">
         <v>604</v>
       </c>
       <c r="G6" t="n">
         <v>611</v>
       </c>
       <c r="H6" t="n">
         <v>601</v>
       </c>
       <c r="I6" t="n">
         <v>595</v>
       </c>
       <c r="J6" t="n">
         <v>588</v>
       </c>
       <c r="K6" t="n">
         <v>585</v>
       </c>
       <c r="L6" t="n">
         <v>522</v>
       </c>
       <c r="M6" t="n">
         <v>584</v>
       </c>
       <c r="N6" t="n">
         <v>594</v>
       </c>
       <c r="O6" t="n">
         <v>608</v>
+      </c>
+      <c r="P6" t="n">
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>