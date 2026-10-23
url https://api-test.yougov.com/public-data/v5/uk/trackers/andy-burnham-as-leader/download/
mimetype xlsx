--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -462,1903 +462,2365 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1783</v>
       </c>
+      <c r="C5" t="n">
+        <v>1757</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1783</v>
+      </c>
+      <c r="C6" t="n">
+        <v>1757</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>298</v>
       </c>
+      <c r="C5" t="n">
+        <v>303</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>292</v>
+      </c>
+      <c r="C6" t="n">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>439</v>
       </c>
+      <c r="C5" t="n">
+        <v>436</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>423</v>
+      </c>
+      <c r="C6" t="n">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>157</v>
       </c>
+      <c r="C5" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>155</v>
+      </c>
+      <c r="C6" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>92</v>
       </c>
+      <c r="C5" t="n">
+        <v>97</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>86</v>
+      </c>
+      <c r="C6" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>265</v>
       </c>
+      <c r="C5" t="n">
+        <v>258</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>325</v>
+      </c>
+      <c r="C6" t="n">
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.85</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.88</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>475</v>
       </c>
+      <c r="C5" t="n">
+        <v>464</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>465</v>
+      </c>
+      <c r="C6" t="n">
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>168</v>
       </c>
+      <c r="C5" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
+        <v>164</v>
+      </c>
+      <c r="C6" t="n">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>648</v>
       </c>
+      <c r="C5" t="n">
+        <v>652</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>661</v>
+      </c>
+      <c r="C6" t="n">
+        <v>652</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>628</v>
       </c>
+      <c r="C5" t="n">
+        <v>599</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>706</v>
+      </c>
+      <c r="C6" t="n">
+        <v>696</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>448</v>
       </c>
+      <c r="C5" t="n">
+        <v>465</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>379</v>
+      </c>
+      <c r="C6" t="n">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>163</v>
       </c>
+      <c r="C5" t="n">
+        <v>149</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>194</v>
+      </c>
+      <c r="C6" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>59</v>
       </c>
+      <c r="C5" t="n">
+        <v>41</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>36</v>
+      </c>
+      <c r="C6" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1057</v>
       </c>
+      <c r="C5" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1016</v>
+      </c>
+      <c r="C6" t="n">
+        <v>1001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>726</v>
       </c>
+      <c r="C5" t="n">
+        <v>704</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>767</v>
+      </c>
+      <c r="C6" t="n">
+        <v>756</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>698</v>
       </c>
+      <c r="C5" t="n">
+        <v>706</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>744</v>
+      </c>
+      <c r="C6" t="n">
+        <v>733</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>429</v>
       </c>
+      <c r="C5" t="n">
+        <v>410</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>430</v>
+      </c>
+      <c r="C6" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>493</v>
       </c>
+      <c r="C5" t="n">
+        <v>492</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>415</v>
+      </c>
+      <c r="C6" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>784</v>
       </c>
+      <c r="C5" t="n">
+        <v>780</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>867</v>
+      </c>
+      <c r="C6" t="n">
+        <v>854</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>999</v>
       </c>
+      <c r="C5" t="n">
+        <v>977</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>916</v>
+      </c>
+      <c r="C6" t="n">
+        <v>903</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>159</v>
       </c>
+      <c r="C5" t="n">
+        <v>156</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>216</v>
+      </c>
+      <c r="C6" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Andy Burnham should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="C2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="C3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="C4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>638</v>
       </c>
+      <c r="C5" t="n">
+        <v>596</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>612</v>
+      </c>
+      <c r="C6" t="n">
+        <v>603</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>