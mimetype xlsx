--- v0 (2026-04-30)
+++ v1 (2026-07-03)
@@ -462,69 +462,70 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -539,451 +540,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1683</v>
       </c>
       <c r="C10" t="n">
         <v>1698</v>
       </c>
       <c r="D10" t="n">
         <v>1707</v>
       </c>
       <c r="E10" t="n">
         <v>1734</v>
       </c>
       <c r="F10" t="n">
         <v>1702</v>
       </c>
       <c r="G10" t="n">
         <v>1763</v>
       </c>
       <c r="H10" t="n">
         <v>1752</v>
       </c>
       <c r="I10" t="n">
         <v>1744</v>
       </c>
       <c r="J10" t="n">
         <v>1771</v>
       </c>
       <c r="K10" t="n">
         <v>1777</v>
       </c>
+      <c r="L10" t="n">
+        <v>1764</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1683</v>
       </c>
       <c r="C11" t="n">
         <v>1698</v>
       </c>
       <c r="D11" t="n">
         <v>1707</v>
       </c>
       <c r="E11" t="n">
         <v>1734</v>
       </c>
       <c r="F11" t="n">
         <v>1702</v>
       </c>
       <c r="G11" t="n">
         <v>1763</v>
       </c>
       <c r="H11" t="n">
         <v>1752</v>
       </c>
       <c r="I11" t="n">
         <v>1744</v>
       </c>
       <c r="J11" t="n">
         <v>1771</v>
       </c>
       <c r="K11" t="n">
         <v>1777</v>
+      </c>
+      <c r="L11" t="n">
+        <v>1764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -998,451 +1035,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>283</v>
       </c>
       <c r="C10" t="n">
         <v>288</v>
       </c>
       <c r="D10" t="n">
         <v>290</v>
       </c>
       <c r="E10" t="n">
         <v>296</v>
       </c>
       <c r="F10" t="n">
         <v>279</v>
       </c>
       <c r="G10" t="n">
         <v>287</v>
       </c>
       <c r="H10" t="n">
         <v>298</v>
       </c>
       <c r="I10" t="n">
         <v>296</v>
       </c>
       <c r="J10" t="n">
         <v>316</v>
       </c>
       <c r="K10" t="n">
         <v>302</v>
       </c>
+      <c r="L10" t="n">
+        <v>294</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>276</v>
       </c>
       <c r="C11" t="n">
         <v>278</v>
       </c>
       <c r="D11" t="n">
         <v>280</v>
       </c>
       <c r="E11" t="n">
         <v>284</v>
       </c>
       <c r="F11" t="n">
         <v>279</v>
       </c>
       <c r="G11" t="n">
         <v>289</v>
       </c>
       <c r="H11" t="n">
         <v>287</v>
       </c>
       <c r="I11" t="n">
         <v>286</v>
       </c>
       <c r="J11" t="n">
         <v>290</v>
       </c>
       <c r="K11" t="n">
         <v>291</v>
+      </c>
+      <c r="L11" t="n">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1457,451 +1530,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>421</v>
       </c>
       <c r="C10" t="n">
         <v>415</v>
       </c>
       <c r="D10" t="n">
         <v>415</v>
       </c>
       <c r="E10" t="n">
         <v>416</v>
       </c>
       <c r="F10" t="n">
         <v>422</v>
       </c>
       <c r="G10" t="n">
         <v>434</v>
       </c>
       <c r="H10" t="n">
         <v>419</v>
       </c>
       <c r="I10" t="n">
         <v>421</v>
       </c>
       <c r="J10" t="n">
         <v>378</v>
       </c>
       <c r="K10" t="n">
         <v>444</v>
       </c>
+      <c r="L10" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>399</v>
       </c>
       <c r="C11" t="n">
         <v>402</v>
       </c>
       <c r="D11" t="n">
         <v>405</v>
       </c>
       <c r="E11" t="n">
         <v>411</v>
       </c>
       <c r="F11" t="n">
         <v>403</v>
       </c>
       <c r="G11" t="n">
         <v>418</v>
       </c>
       <c r="H11" t="n">
         <v>415</v>
       </c>
       <c r="I11" t="n">
         <v>413</v>
       </c>
       <c r="J11" t="n">
         <v>420</v>
       </c>
       <c r="K11" t="n">
         <v>421</v>
+      </c>
+      <c r="L11" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1916,451 +2025,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>145</v>
       </c>
       <c r="C10" t="n">
         <v>142</v>
       </c>
       <c r="D10" t="n">
         <v>138</v>
       </c>
       <c r="E10" t="n">
         <v>147</v>
       </c>
       <c r="F10" t="n">
         <v>149</v>
       </c>
       <c r="G10" t="n">
         <v>152</v>
       </c>
       <c r="H10" t="n">
         <v>159</v>
       </c>
       <c r="I10" t="n">
         <v>152</v>
       </c>
       <c r="J10" t="n">
         <v>163</v>
       </c>
       <c r="K10" t="n">
         <v>140</v>
       </c>
+      <c r="L10" t="n">
+        <v>151</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>146</v>
       </c>
       <c r="C11" t="n">
         <v>148</v>
       </c>
       <c r="D11" t="n">
         <v>149</v>
       </c>
       <c r="E11" t="n">
         <v>151</v>
       </c>
       <c r="F11" t="n">
         <v>148</v>
       </c>
       <c r="G11" t="n">
         <v>153</v>
       </c>
       <c r="H11" t="n">
         <v>152</v>
       </c>
       <c r="I11" t="n">
         <v>152</v>
       </c>
       <c r="J11" t="n">
         <v>154</v>
       </c>
       <c r="K11" t="n">
         <v>155</v>
+      </c>
+      <c r="L11" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2375,451 +2520,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>86</v>
       </c>
       <c r="C10" t="n">
         <v>86</v>
       </c>
       <c r="D10" t="n">
         <v>92</v>
       </c>
       <c r="E10" t="n">
         <v>91</v>
       </c>
       <c r="F10" t="n">
         <v>91</v>
       </c>
       <c r="G10" t="n">
         <v>88</v>
       </c>
       <c r="H10" t="n">
         <v>92</v>
       </c>
       <c r="I10" t="n">
         <v>94</v>
       </c>
       <c r="J10" t="n">
         <v>84</v>
       </c>
       <c r="K10" t="n">
         <v>87</v>
       </c>
+      <c r="L10" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>81</v>
       </c>
       <c r="C11" t="n">
         <v>82</v>
       </c>
       <c r="D11" t="n">
         <v>82</v>
       </c>
       <c r="E11" t="n">
         <v>83</v>
       </c>
       <c r="F11" t="n">
         <v>82</v>
       </c>
       <c r="G11" t="n">
         <v>85</v>
       </c>
       <c r="H11" t="n">
         <v>84</v>
       </c>
       <c r="I11" t="n">
         <v>84</v>
       </c>
       <c r="J11" t="n">
         <v>85</v>
       </c>
       <c r="K11" t="n">
+        <v>85</v>
+      </c>
+      <c r="L11" t="n">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2834,451 +3015,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>262</v>
       </c>
       <c r="C10" t="n">
         <v>258</v>
       </c>
       <c r="D10" t="n">
         <v>252</v>
       </c>
       <c r="E10" t="n">
         <v>274</v>
       </c>
       <c r="F10" t="n">
         <v>252</v>
       </c>
       <c r="G10" t="n">
         <v>285</v>
       </c>
       <c r="H10" t="n">
         <v>280</v>
       </c>
       <c r="I10" t="n">
         <v>280</v>
       </c>
       <c r="J10" t="n">
         <v>277</v>
       </c>
       <c r="K10" t="n">
         <v>265</v>
       </c>
+      <c r="L10" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>304</v>
       </c>
       <c r="C11" t="n">
         <v>306</v>
       </c>
       <c r="D11" t="n">
         <v>307</v>
       </c>
       <c r="E11" t="n">
         <v>312</v>
       </c>
       <c r="F11" t="n">
         <v>306</v>
       </c>
       <c r="G11" t="n">
         <v>318</v>
       </c>
       <c r="H11" t="n">
         <v>315</v>
       </c>
       <c r="I11" t="n">
         <v>315</v>
       </c>
       <c r="J11" t="n">
         <v>319</v>
       </c>
       <c r="K11" t="n">
         <v>320</v>
+      </c>
+      <c r="L11" t="n">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3293,451 +3510,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>511</v>
       </c>
       <c r="C10" t="n">
         <v>522</v>
       </c>
       <c r="D10" t="n">
         <v>508</v>
       </c>
       <c r="E10" t="n">
         <v>533</v>
       </c>
       <c r="F10" t="n">
         <v>522</v>
       </c>
       <c r="G10" t="n">
         <v>473</v>
       </c>
       <c r="H10" t="n">
         <v>487</v>
       </c>
       <c r="I10" t="n">
         <v>464</v>
       </c>
       <c r="J10" t="n">
         <v>478</v>
       </c>
       <c r="K10" t="n">
         <v>478</v>
       </c>
+      <c r="L10" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>433</v>
       </c>
       <c r="C11" t="n">
         <v>439</v>
       </c>
       <c r="D11" t="n">
         <v>440</v>
       </c>
       <c r="E11" t="n">
         <v>446</v>
       </c>
       <c r="F11" t="n">
         <v>437</v>
       </c>
       <c r="G11" t="n">
         <v>453</v>
       </c>
       <c r="H11" t="n">
         <v>450</v>
       </c>
       <c r="I11" t="n">
         <v>448</v>
       </c>
       <c r="J11" t="n">
         <v>456</v>
       </c>
       <c r="K11" t="n">
         <v>458</v>
+      </c>
+      <c r="L11" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3752,451 +4005,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>172</v>
       </c>
       <c r="C10" t="n">
         <v>189</v>
       </c>
       <c r="D10" t="n">
         <v>182</v>
       </c>
       <c r="E10" t="n">
         <v>174</v>
       </c>
       <c r="F10" t="n">
         <v>180</v>
       </c>
       <c r="G10" t="n">
         <v>174</v>
       </c>
       <c r="H10" t="n">
         <v>173</v>
       </c>
       <c r="I10" t="n">
         <v>159</v>
       </c>
       <c r="J10" t="n">
         <v>168</v>
       </c>
       <c r="K10" t="n">
         <v>161</v>
       </c>
+      <c r="L10" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>155</v>
       </c>
       <c r="C11" t="n">
         <v>156</v>
       </c>
       <c r="D11" t="n">
         <v>157</v>
       </c>
       <c r="E11" t="n">
         <v>160</v>
       </c>
       <c r="F11" t="n">
         <v>157</v>
       </c>
       <c r="G11" t="n">
         <v>162</v>
       </c>
       <c r="H11" t="n">
         <v>161</v>
       </c>
       <c r="I11" t="n">
         <v>162</v>
       </c>
       <c r="J11" t="n">
         <v>163</v>
       </c>
       <c r="K11" t="n">
         <v>163</v>
+      </c>
+      <c r="L11" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4211,451 +4500,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>681</v>
       </c>
       <c r="C10" t="n">
         <v>681</v>
       </c>
       <c r="D10" t="n">
         <v>706</v>
       </c>
       <c r="E10" t="n">
         <v>738</v>
       </c>
       <c r="F10" t="n">
         <v>728</v>
       </c>
       <c r="G10" t="n">
         <v>639</v>
       </c>
       <c r="H10" t="n">
         <v>656</v>
       </c>
       <c r="I10" t="n">
         <v>652</v>
       </c>
       <c r="J10" t="n">
         <v>655</v>
       </c>
       <c r="K10" t="n">
         <v>639</v>
       </c>
+      <c r="L10" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>624</v>
       </c>
       <c r="C11" t="n">
         <v>630</v>
       </c>
       <c r="D11" t="n">
         <v>633</v>
       </c>
       <c r="E11" t="n">
         <v>643</v>
       </c>
       <c r="F11" t="n">
         <v>631</v>
       </c>
       <c r="G11" t="n">
         <v>654</v>
       </c>
       <c r="H11" t="n">
         <v>650</v>
       </c>
       <c r="I11" t="n">
         <v>647</v>
       </c>
       <c r="J11" t="n">
         <v>657</v>
       </c>
       <c r="K11" t="n">
         <v>659</v>
+      </c>
+      <c r="L11" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4670,451 +4995,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>606</v>
       </c>
       <c r="C10" t="n">
         <v>642</v>
       </c>
       <c r="D10" t="n">
         <v>616</v>
       </c>
       <c r="E10" t="n">
         <v>590</v>
       </c>
       <c r="F10" t="n">
         <v>584</v>
       </c>
       <c r="G10" t="n">
         <v>642</v>
       </c>
       <c r="H10" t="n">
         <v>632</v>
       </c>
       <c r="I10" t="n">
         <v>659</v>
       </c>
       <c r="J10" t="n">
         <v>634</v>
       </c>
       <c r="K10" t="n">
         <v>638</v>
       </c>
+      <c r="L10" t="n">
+        <v>595</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>666</v>
       </c>
       <c r="C11" t="n">
         <v>672</v>
       </c>
       <c r="D11" t="n">
         <v>676</v>
       </c>
       <c r="E11" t="n">
         <v>687</v>
       </c>
       <c r="F11" t="n">
         <v>674</v>
       </c>
       <c r="G11" t="n">
         <v>698</v>
       </c>
       <c r="H11" t="n">
         <v>694</v>
       </c>
       <c r="I11" t="n">
         <v>691</v>
       </c>
       <c r="J11" t="n">
         <v>701</v>
       </c>
       <c r="K11" t="n">
         <v>704</v>
+      </c>
+      <c r="L11" t="n">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5129,451 +5490,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>374</v>
       </c>
       <c r="C10" t="n">
         <v>348</v>
       </c>
       <c r="D10" t="n">
         <v>350</v>
       </c>
       <c r="E10" t="n">
         <v>383</v>
       </c>
       <c r="F10" t="n">
         <v>356</v>
       </c>
       <c r="G10" t="n">
         <v>442</v>
       </c>
       <c r="H10" t="n">
         <v>424</v>
       </c>
       <c r="I10" t="n">
         <v>386</v>
       </c>
       <c r="J10" t="n">
         <v>436</v>
       </c>
       <c r="K10" t="n">
         <v>451</v>
       </c>
+      <c r="L10" t="n">
+        <v>487</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>370</v>
       </c>
       <c r="C11" t="n">
         <v>367</v>
       </c>
       <c r="D11" t="n">
         <v>371</v>
       </c>
       <c r="E11" t="n">
         <v>385</v>
       </c>
       <c r="F11" t="n">
         <v>366</v>
       </c>
       <c r="G11" t="n">
         <v>385</v>
       </c>
       <c r="H11" t="n">
         <v>385</v>
       </c>
       <c r="I11" t="n">
         <v>381</v>
       </c>
       <c r="J11" t="n">
         <v>384</v>
       </c>
       <c r="K11" t="n">
         <v>385</v>
+      </c>
+      <c r="L11" t="n">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5588,451 +5985,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>148</v>
       </c>
       <c r="C10" t="n">
         <v>150</v>
       </c>
       <c r="D10" t="n">
         <v>134</v>
       </c>
       <c r="E10" t="n">
         <v>155</v>
       </c>
       <c r="F10" t="n">
         <v>146</v>
       </c>
       <c r="G10" t="n">
         <v>143</v>
       </c>
       <c r="H10" t="n">
         <v>120</v>
       </c>
       <c r="I10" t="n">
         <v>106</v>
       </c>
       <c r="J10" t="n">
         <v>149</v>
       </c>
       <c r="K10" t="n">
         <v>141</v>
       </c>
+      <c r="L10" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>183</v>
       </c>
       <c r="C11" t="n">
         <v>185</v>
       </c>
       <c r="D11" t="n">
         <v>186</v>
       </c>
       <c r="E11" t="n">
         <v>189</v>
       </c>
       <c r="F11" t="n">
         <v>186</v>
       </c>
       <c r="G11" t="n">
         <v>192</v>
       </c>
       <c r="H11" t="n">
         <v>191</v>
       </c>
       <c r="I11" t="n">
         <v>190</v>
       </c>
       <c r="J11" t="n">
         <v>193</v>
       </c>
       <c r="K11" t="n">
         <v>194</v>
+      </c>
+      <c r="L11" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6047,451 +6480,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>22</v>
       </c>
       <c r="C10" t="n">
         <v>27</v>
       </c>
       <c r="D10" t="n">
         <v>35</v>
       </c>
       <c r="E10" t="n">
         <v>23</v>
       </c>
       <c r="F10" t="n">
         <v>34</v>
       </c>
       <c r="G10" t="n">
         <v>40</v>
       </c>
       <c r="H10" t="n">
         <v>40</v>
       </c>
       <c r="I10" t="n">
         <v>47</v>
       </c>
       <c r="J10" t="n">
         <v>46</v>
       </c>
       <c r="K10" t="n">
         <v>49</v>
       </c>
+      <c r="L10" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>22</v>
       </c>
       <c r="C11" t="n">
         <v>29</v>
       </c>
       <c r="D11" t="n">
         <v>27</v>
       </c>
       <c r="E11" t="n">
         <v>19</v>
       </c>
       <c r="F11" t="n">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>26</v>
       </c>
       <c r="H11" t="n">
         <v>24</v>
       </c>
       <c r="I11" t="n">
         <v>26</v>
       </c>
       <c r="J11" t="n">
         <v>29</v>
       </c>
       <c r="K11" t="n">
         <v>29</v>
+      </c>
+      <c r="L11" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6506,451 +6975,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1011</v>
       </c>
       <c r="C10" t="n">
         <v>998</v>
       </c>
       <c r="D10" t="n">
         <v>1009</v>
       </c>
       <c r="E10" t="n">
         <v>1013</v>
       </c>
       <c r="F10" t="n">
         <v>995</v>
       </c>
       <c r="G10" t="n">
         <v>1042</v>
       </c>
       <c r="H10" t="n">
         <v>1044</v>
       </c>
       <c r="I10" t="n">
         <v>1071</v>
       </c>
       <c r="J10" t="n">
         <v>1048</v>
       </c>
       <c r="K10" t="n">
         <v>1022</v>
       </c>
+      <c r="L10" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>959</v>
       </c>
       <c r="C11" t="n">
         <v>968</v>
       </c>
       <c r="D11" t="n">
         <v>973</v>
       </c>
       <c r="E11" t="n">
         <v>988</v>
       </c>
       <c r="F11" t="n">
         <v>970</v>
       </c>
       <c r="G11" t="n">
         <v>1005</v>
       </c>
       <c r="H11" t="n">
         <v>999</v>
       </c>
       <c r="I11" t="n">
         <v>994</v>
       </c>
       <c r="J11" t="n">
         <v>1009</v>
       </c>
       <c r="K11" t="n">
         <v>1013</v>
+      </c>
+      <c r="L11" t="n">
+        <v>1005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6965,451 +7470,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>672</v>
       </c>
       <c r="C10" t="n">
         <v>700</v>
       </c>
       <c r="D10" t="n">
         <v>698</v>
       </c>
       <c r="E10" t="n">
         <v>721</v>
       </c>
       <c r="F10" t="n">
         <v>707</v>
       </c>
       <c r="G10" t="n">
         <v>721</v>
       </c>
       <c r="H10" t="n">
         <v>708</v>
       </c>
       <c r="I10" t="n">
         <v>673</v>
       </c>
       <c r="J10" t="n">
         <v>723</v>
       </c>
       <c r="K10" t="n">
         <v>755</v>
       </c>
+      <c r="L10" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>724</v>
       </c>
       <c r="C11" t="n">
         <v>730</v>
       </c>
       <c r="D11" t="n">
         <v>734</v>
       </c>
       <c r="E11" t="n">
         <v>746</v>
       </c>
       <c r="F11" t="n">
         <v>732</v>
       </c>
       <c r="G11" t="n">
         <v>758</v>
       </c>
       <c r="H11" t="n">
         <v>753</v>
       </c>
       <c r="I11" t="n">
         <v>750</v>
       </c>
       <c r="J11" t="n">
         <v>762</v>
       </c>
       <c r="K11" t="n">
         <v>764</v>
+      </c>
+      <c r="L11" t="n">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7424,451 +7965,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>636</v>
       </c>
       <c r="C10" t="n">
         <v>666</v>
       </c>
       <c r="D10" t="n">
         <v>670</v>
       </c>
       <c r="E10" t="n">
         <v>699</v>
       </c>
       <c r="F10" t="n">
         <v>656</v>
       </c>
       <c r="G10" t="n">
         <v>706</v>
       </c>
       <c r="H10" t="n">
         <v>732</v>
       </c>
       <c r="I10" t="n">
         <v>722</v>
       </c>
       <c r="J10" t="n">
         <v>721</v>
       </c>
       <c r="K10" t="n">
         <v>745</v>
       </c>
+      <c r="L10" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>702</v>
       </c>
       <c r="C11" t="n">
         <v>708</v>
       </c>
       <c r="D11" t="n">
         <v>712</v>
       </c>
       <c r="E11" t="n">
         <v>723</v>
       </c>
       <c r="F11" t="n">
         <v>710</v>
       </c>
       <c r="G11" t="n">
         <v>735</v>
       </c>
       <c r="H11" t="n">
         <v>731</v>
       </c>
       <c r="I11" t="n">
         <v>727</v>
       </c>
       <c r="J11" t="n">
         <v>739</v>
       </c>
       <c r="K11" t="n">
         <v>741</v>
+      </c>
+      <c r="L11" t="n">
+        <v>736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7883,451 +8460,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>422</v>
       </c>
       <c r="C10" t="n">
         <v>413</v>
       </c>
       <c r="D10" t="n">
         <v>425</v>
       </c>
       <c r="E10" t="n">
         <v>422</v>
       </c>
       <c r="F10" t="n">
         <v>428</v>
       </c>
       <c r="G10" t="n">
         <v>429</v>
       </c>
       <c r="H10" t="n">
         <v>422</v>
       </c>
       <c r="I10" t="n">
         <v>411</v>
       </c>
       <c r="J10" t="n">
         <v>435</v>
       </c>
       <c r="K10" t="n">
         <v>423</v>
       </c>
+      <c r="L10" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>406</v>
       </c>
       <c r="C11" t="n">
         <v>409</v>
       </c>
       <c r="D11" t="n">
         <v>411</v>
       </c>
       <c r="E11" t="n">
         <v>418</v>
       </c>
       <c r="F11" t="n">
         <v>410</v>
       </c>
       <c r="G11" t="n">
         <v>425</v>
       </c>
       <c r="H11" t="n">
         <v>422</v>
       </c>
       <c r="I11" t="n">
         <v>420</v>
       </c>
       <c r="J11" t="n">
         <v>427</v>
       </c>
       <c r="K11" t="n">
         <v>428</v>
+      </c>
+      <c r="L11" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8342,451 +8955,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>477</v>
       </c>
       <c r="C10" t="n">
         <v>469</v>
       </c>
       <c r="D10" t="n">
         <v>478</v>
       </c>
       <c r="E10" t="n">
         <v>458</v>
       </c>
       <c r="F10" t="n">
         <v>472</v>
       </c>
       <c r="G10" t="n">
         <v>485</v>
       </c>
       <c r="H10" t="n">
         <v>478</v>
       </c>
       <c r="I10" t="n">
         <v>505</v>
       </c>
       <c r="J10" t="n">
         <v>466</v>
       </c>
       <c r="K10" t="n">
         <v>468</v>
       </c>
+      <c r="L10" t="n">
+        <v>479</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>392</v>
       </c>
       <c r="C11" t="n">
         <v>396</v>
       </c>
       <c r="D11" t="n">
         <v>398</v>
       </c>
       <c r="E11" t="n">
         <v>404</v>
       </c>
       <c r="F11" t="n">
         <v>397</v>
       </c>
       <c r="G11" t="n">
         <v>411</v>
       </c>
       <c r="H11" t="n">
         <v>408</v>
       </c>
       <c r="I11" t="n">
         <v>406</v>
       </c>
       <c r="J11" t="n">
         <v>413</v>
       </c>
       <c r="K11" t="n">
         <v>414</v>
+      </c>
+      <c r="L11" t="n">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8801,451 +9450,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>746</v>
       </c>
       <c r="C10" t="n">
         <v>746</v>
       </c>
       <c r="D10" t="n">
         <v>786</v>
       </c>
       <c r="E10" t="n">
         <v>781</v>
       </c>
       <c r="F10" t="n">
         <v>748</v>
       </c>
       <c r="G10" t="n">
         <v>784</v>
       </c>
       <c r="H10" t="n">
         <v>823</v>
       </c>
       <c r="I10" t="n">
         <v>795</v>
       </c>
       <c r="J10" t="n">
         <v>808</v>
       </c>
       <c r="K10" t="n">
         <v>826</v>
       </c>
+      <c r="L10" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>818</v>
       </c>
       <c r="C11" t="n">
         <v>825</v>
       </c>
       <c r="D11" t="n">
         <v>830</v>
       </c>
       <c r="E11" t="n">
         <v>843</v>
       </c>
       <c r="F11" t="n">
         <v>827</v>
       </c>
       <c r="G11" t="n">
         <v>857</v>
       </c>
       <c r="H11" t="n">
         <v>851</v>
       </c>
       <c r="I11" t="n">
         <v>848</v>
       </c>
       <c r="J11" t="n">
         <v>861</v>
       </c>
       <c r="K11" t="n">
         <v>864</v>
+      </c>
+      <c r="L11" t="n">
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9260,451 +9945,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>937</v>
       </c>
       <c r="C10" t="n">
         <v>952</v>
       </c>
       <c r="D10" t="n">
         <v>921</v>
       </c>
       <c r="E10" t="n">
         <v>953</v>
       </c>
       <c r="F10" t="n">
         <v>954</v>
       </c>
       <c r="G10" t="n">
         <v>979</v>
       </c>
       <c r="H10" t="n">
         <v>929</v>
       </c>
       <c r="I10" t="n">
         <v>949</v>
       </c>
       <c r="J10" t="n">
         <v>963</v>
       </c>
       <c r="K10" t="n">
         <v>951</v>
       </c>
+      <c r="L10" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>865</v>
       </c>
       <c r="C11" t="n">
         <v>873</v>
       </c>
       <c r="D11" t="n">
         <v>877</v>
       </c>
       <c r="E11" t="n">
         <v>891</v>
       </c>
       <c r="F11" t="n">
         <v>875</v>
       </c>
       <c r="G11" t="n">
         <v>906</v>
       </c>
       <c r="H11" t="n">
         <v>901</v>
       </c>
       <c r="I11" t="n">
         <v>896</v>
       </c>
       <c r="J11" t="n">
         <v>910</v>
       </c>
       <c r="K11" t="n">
         <v>913</v>
+      </c>
+      <c r="L11" t="n">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9719,451 +10440,487 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>156</v>
       </c>
       <c r="C10" t="n">
         <v>182</v>
       </c>
       <c r="D10" t="n">
         <v>195</v>
       </c>
       <c r="E10" t="n">
         <v>190</v>
       </c>
       <c r="F10" t="n">
         <v>180</v>
       </c>
       <c r="G10" t="n">
         <v>166</v>
       </c>
       <c r="H10" t="n">
         <v>167</v>
       </c>
       <c r="I10" t="n">
         <v>148</v>
       </c>
       <c r="J10" t="n">
         <v>175</v>
       </c>
       <c r="K10" t="n">
         <v>168</v>
       </c>
+      <c r="L10" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>204</v>
       </c>
       <c r="C11" t="n">
         <v>205</v>
       </c>
       <c r="D11" t="n">
         <v>207</v>
       </c>
       <c r="E11" t="n">
         <v>210</v>
       </c>
       <c r="F11" t="n">
         <v>206</v>
       </c>
       <c r="G11" t="n">
         <v>213</v>
       </c>
       <c r="H11" t="n">
         <v>212</v>
       </c>
       <c r="I11" t="n">
         <v>211</v>
       </c>
       <c r="J11" t="n">
         <v>214</v>
       </c>
       <c r="K11" t="n">
         <v>215</v>
+      </c>
+      <c r="L11" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Kemi Badenoch</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10178,415 +10935,450 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="L2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="L3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="L4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="L5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="L6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="L7" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="L8" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="L9" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>592</v>
       </c>
       <c r="C10" t="n">
         <v>585</v>
       </c>
       <c r="D10" t="n">
         <v>577</v>
       </c>
       <c r="E10" t="n">
         <v>594</v>
       </c>
       <c r="F10" t="n">
         <v>581</v>
       </c>
       <c r="G10" t="n">
         <v>636</v>
       </c>
       <c r="H10" t="n">
         <v>617</v>
       </c>
       <c r="I10" t="n">
         <v>633</v>
       </c>
       <c r="J10" t="n">
         <v>655</v>
       </c>
       <c r="K10" t="n">
         <v>636</v>
       </c>
+      <c r="L10" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>577</v>
       </c>
       <c r="C11" t="n">
         <v>582</v>
       </c>
       <c r="D11" t="n">
         <v>586</v>
       </c>
       <c r="E11" t="n">
         <v>595</v>
       </c>
       <c r="F11" t="n">
         <v>584</v>
       </c>
       <c r="G11" t="n">
         <v>605</v>
       </c>
       <c r="H11" t="n">
         <v>601</v>
       </c>
       <c r="I11" t="n">
         <v>598</v>
       </c>
       <c r="J11" t="n">
         <v>607</v>
       </c>
       <c r="K11" t="n">
         <v>610</v>
+      </c>
+      <c r="L11" t="n">
+        <v>605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>